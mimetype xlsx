--- v0 (2025-10-17)
+++ v1 (2026-04-28)
@@ -54,3225 +54,3225 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_complementar_n001.2023-_executivo.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_complementar_n001.2023-_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso I do art. 8º da Lei Complementar nº 056/2022, de 05 de Dezembro de 2022, forma que indica.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1353/projeto_de_lei_complementar_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1353/projeto_de_lei_complementar_002.2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º da Lei Complementar nº 041/2019, de 19 de fevereiro de 2019, com as alterações realizadas pela Lei Complementar nº 054/2022, de 19 de julho de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Gerardo Correia da Silva Júnior, Kath Anne Meira da Silva Simonassi, Márcia Vieira dos Santos Nogueira, Marcos Cavalcante de Souza, Monique Ribeiro da Costa, Orlando da Costa Oliveira, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_complementar_n001.2023-_legislativo.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_complementar_n001.2023-_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 011/2014, que dispõe sobre a Reestruturação e a Reforma Administrativa da Câmara Municipal de Fortim.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1403/plc_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1403/plc_002.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e estrutura administrativa da Câmara Municipal de Fortim/CE para adequação a nova Lei de Licitações e Contratos, bem como as orientações do Tribunal de Contas do Estado.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/001.2023.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento mínimo dos servidores públicos do Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/002.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece requisitos para o repasse mensal de até 50% incidente sobre os recursos creditados no Fundo Municipal de saúde pela União, relativos à Assistência Financeira Complementar, correspondente ao piso salarial nacional vigente do Agente Comunitário de Saúde positivado no art. 9º-C da Lei Federal nº 11.350/2006, à Associação dos Agentes Comunitários de Saúde, a título de incentivo financeiro para o fortalecimento das respectivas políticas públicas, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/003.2023.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei Municipal nº 234/2005, de 22 de março de 2005, permitindo o empréstimo consignado aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/004.2023.pdf</t>
   </si>
   <si>
     <t>Altera com reajuste de 15% (Quinze por cento), respectivamente, os anexos V e VII, da Lei Municipal nº 265/2006, com as modificações já introduzidas pelas leis municipais posteriores, inclusive a de nº 875/2022, que estabelecem as tabelas vencimentais dos professores do Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1340/005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1340/005.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de R$ 160.000,00 (Cento e sessenta mil reais), em 10 (Dez) parcelas mensais e iguais de R$ 16.000,00 (Dezesseis mil reais), com vencimento no final de cada mês, para o suporte financeiro ao Sistema de Saúde Vicentina Margarida Naseau (Hospital Santa Luíza de Marilac), sediado em Aracati/CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1342/006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1342/006.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir adicional ao vigente orçamento o crédito especial que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1352/007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1352/007.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece a Estrutura e o Funcionamento do Conselho Tutelar de Fortim, e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1362/008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1362/008.2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo IV da Lei nº 864/2022, de 11 de janeiro de 2022, com as alterações da Lei n° 910/2022, de 10 de outubro de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1368/009.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1368/009.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 864/2022, de 11 de janeiro de 2022, cria cargo, funções gratificadas e gratificações, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_010.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_010.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Fortim a alienar, através de concessão de direito real de uso gratuita, a qual poderá ser convertida em doação, nos moldes do art. 4º da Lei Municipal de nº 809/2021, com alterações da Lei Municipal nº 855/2021, uma área de 1,5640ha à Empresa Antônio Heleno Ramos (Fort Engenharia e Locações), na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/011.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/011.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 945/2023, de 28 de março de 2023, na forma que indica.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no_012.2023_-_ldo.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no_012.2023_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2024.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1404/013.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1404/013.2023.pdf</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_014.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_014.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos do Município de Fortim, observadas as diretrizes da Lei Federal nº 12.305/10, e dá outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1426/015.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1426/015.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Contratação Temporária de Profissionais da Saúde e estabelece os valores dos plantões de médicos, enfermeiros e técnicos de enfermagem, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1436/016.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1436/016.2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do Art. 1º da Lei Municipal de nº 896/2022, na forma que indica.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1439/017.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1439/017.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1440/018.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1440/018.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Alíquota Suplementar instituída no art. 2º da Lei Municipal de nº 777/2021, de 21 de janeiro de 2021, e especificada no anexo I da referida Lei, na forma que indica.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1453/019.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1453/019.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Fortim a alienar, através de concessão de direito real de uso gratuita, a qual poderá ser convertida em doação, nos moldes do art. 4º da Lei Municipal de nº 809/2021, com as alterações da Lei Municipal nº 855/2021, uma área de 9,9960ha à Empresa Braviere LTDA (Refinavita), na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1459/020.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1459/020.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Bíblia no âmbito do Município de Fortim, na forma que indica.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1473/021.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1473/021.2023.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do § 2º do Art. 13 da Lei Complementar Municipal de nº 052/2022, na forma que indica.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1474/022.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1474/022.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atuação, em matéria de licenciamento e fiscalização, do COMDEMA - Conselho Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1475/023.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1475/023.2023.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais de nºs 021/93, de 22 de fevereiro de 1993, e a 567/2015, de 23 de novembro de 2015, ampliando a composição do Conselho Municipal de Saúde, na forma que indica.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1484/024.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1484/024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do piso salarial de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, de acordo com a Lei Federal nº 14.434/2022, no Município de Fortim, e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1485/025.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1485/025.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Fortim a alienar, através de concessão de direito real de uso gratuita, a qual poderá ser convertida em doação, nos moldes do art. 4º da Lei Municipal de nº 809/2021, com as alterações da Lei Municipal nº 855/2021, uma área de 9,9960ha à Empresa Braviere LTDA (Refinavita), e revoga a Lei Municipal nº 969/2023, de 14 de agosto de 2023, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1493/026.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1493/026.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Assistência Financeira Complementar repassada pela União Federal com a finalidade de cumprir o disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, revoga a Lei Municipal nº 977/2023, de 25 de agosto de 2023, na forma que indica.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1494/027.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1494/027.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, criando elementos de despesa à ação acrescentada ao orçamento anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1528/pl_028.2023_executivo_-_loa.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1528/pl_028.2023_executivo_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1527/029.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1527/029.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal de Fortim a alienar, através de concessão de direito real de uso gratuita, a qual poderá ser convertida em doação, nos moldes do art. 4º da Lei Municipal de nº 809/2021, com as alterações da Lei Municipal nº 855/2021, uma área de 1,5980ha à Empresa BETONMIX LTDA, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/030.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/030.2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar Municipal de nº 036/2018, de 26 de março de 2018, na forma que indica.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/031.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/031.2023.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento base do cargo de motorista, estabelecido no Anexo Único da Lei Municipal de nº 115/1997, de 30 de junho de 1997, alterada pela Lei nº 862/2022, de 11 de janeiro de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/032.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/032.2023.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento base do cargo de contador, estabelecido no Anexo Único da Lei Municipal de nº 115/1997, de 30 de junho de 1997, alterada pela Lei nº 865/2022, de 11 de janeiro de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/projeto_de_lei_033.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/projeto_de_lei_033.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização para a Realização de Concurso Público, Cria novos Cargos, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/034.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/034.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 864/2022, de 11 de janeiro de 2022, cria cargos, funções gratificadas e gratificações, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/035.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/035.2023.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura do cargo de Atendente de Enfermagem, previsto no Anexo Único da Lei Municipal de nº 012/1993, de 25 de janeiro de 1993, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/036.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/036.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar bens móveis inservíveis do Município para entidades públicas ou sem fins lucrativos e dá outras providências.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/037.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/037.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de nº 647/2017, de 23 de outubro de 2017, na forma que indica.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/038.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/038.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 936/2022, de 22 de dezembro de 2022, na forma que indica.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Fausto Rodrigues dos Santos, na Sede do Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1398/002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1398/002.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua José Ednaldo Pereira Crisóstomo, no Córrego de Maceió, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>Gerardo Correia da Silva Júnior</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1408/003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1408/003.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Antônio Luiz Rodrigues Mano Júnior.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1409/004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1409/004.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Fortinense a Sra. Sandra Santiago Ferreira.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>Márcia Vieira dos Santos Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1417/005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1417/005.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Francisco Ivaldo Oliveira Melo.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>Flávio Cavalcante de Lima</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1422/006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1422/006.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Antônio Ferreira Firmino Júnior.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>Diancarlos Monteiro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1423/007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1423/007.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Luciano Brancaccio.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Monique Ribeiro da Costa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1424/008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1424/008.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Eliomar Beserra de Medeiros.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_009.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_009.2023.pdf</t>
   </si>
   <si>
     <t>Modifica os Anexos I e II da Lei Municipal nº 950/2023, de 08 de maio de 2023, que trata da organização e estrutura administrativa da Câmara Municipal de Fortim.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>Kath Anne Meira da Silva Simonassi</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1429/010.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1429/010.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. José Erivan Alexandre da Silva.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>Orlando da Costa Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1430/011.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1430/011.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Ricardo José de Oliveira Silva (Ricardo Sales).</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>Marcos Cavalcante de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1431/012.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1431/012.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. José Marques de Freitas.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1432/013.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1432/013.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Francisco Moreira dos Reis, na localidade Jardim de Baixo, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1435/014.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1435/014.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Vaqueiro no Município de Fortim, Estado do Ceará.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1449/015.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1449/015.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Vaner Alves dos Santos.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1450/016.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1450/016.2023.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação de logradouro público rua Vila da Paz, na localidade da Barra, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1451/017.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1451/017.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Ernandes Soares Lira, no Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1477/pl_018.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1477/pl_018.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Aluísio Marques da Costa, no Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_019.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_019.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Francisca Ribeiro da Costa (Maria Quinim), na Vila Santa Edwirgem, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1495/020.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1495/020.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua 11 de Julho, na localidade da Barra, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/</t>
+    <t>http://sapl.fortim.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Francisco Ferreira Lima, na sede do Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1529/022.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1529/022.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Fortinense a Sra. Léa Miranda Porto.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1530/023.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1530/023.2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Fortim o mês “Abril Laranja”, dedicado à campanha de combate aos maus-tratos contra os animais e incentivo à castração, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>Milton Ciríaco da Costa, Gerardo Correia da Silva Júnior</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1554/024.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1554/024.2023.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos de Fortim, o “Dia Municipal do Nascituro e de Conscientização sobre os Riscos do Aborto”.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Gerardo Correia da Silva Júnior, Milton Ciríaco da Costa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1558/025.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1558/025.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Paulo Janison Borges Mota.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1570/026.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1570/026.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Marcos Augusto Dourado Arrais.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1571/027.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1571/027.2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônio Jerônimo da Silva, a Areninha situada no Distrito de Pontal de Maceió, Município de Fortim.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1572/028.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1572/028.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Francisco Tácito Forte Gomes da Silva.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>Marcos Cavalcante de Souza, Raimunda Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/029.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/029.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Fortinense a Sra. Janymeire Santos da Silva.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/030.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/030.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Fortinense a Sra. Raimunda Lima da Silva.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/031.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/031.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Antônio Evangelista da Silva, no Distrito de Pontal de Maceió, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/032.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/032.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Francisco Lourenço Monteiro, no Distrito de Guajirú, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/033.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/033.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria José da Costa, no Distrito da Barra, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/034.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/034.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. José Barbosa Sobrinho.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/035.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/035.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Combate ao Assédio Moral no Município de Fortim.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/036.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/036.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Ivo Leôncio de Lima.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/037.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/037.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Jean David Pinto Falcão.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/038.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/038.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Daniel Victor Alves da Silva.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/039.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/039.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Fortinense a Sra. Kellany Campos Dantas Ribeiro.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Márcia Rocha Guedes Assunção</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/040.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/040.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Paulo Henrique de Araújo Lima.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/041.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/041.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Danniel Lopes de Oliveira Sousa.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/042.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/042.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Eunício Lopes de Oliveira.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Francisco Roberto Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/043.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/043.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Jorge Ribeiro Cavalcanti.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/044.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/044.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Rogério Graça Pereira.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/045.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/045.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua São João, no Distrito de Pontal de Maceió, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/046.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/046.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Guilherme Bismarck.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/047.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/047.2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Fortinense ao Sr. Ludovic Stephane Gaston Lame.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/048.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/048.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial da Unidade Básica de Saúde João Anastácio Carvalho, na localidade de Volta Grande, Município de Fortim.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/049.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/049.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza e define normas gerais para a realização de concurso público para provimento de cargos efetivos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COFF - Comissão de Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/001.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Fortim do exercício financeiro 2016, de responsabilidade da Sra.  Adriana Pinheiro Barbosa.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/pdl_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/pdl_002.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Fortim do exercício financeiro 2019, de responsabilidade do Sr.  Naselmo de Sousa Ferreira.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1337/pdl_003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1337/pdl_003.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Fortim do exercício financeiro 2018, de responsabilidade do Sr. Naselmo de Sousa Ferreira.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1532/pdl_004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1532/pdl_004.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, ao Sr. Fernando Antônio Bernardo Martins.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1533/pdl_005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1533/pdl_005.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Cleidiane Maciel Vidal.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Raimunda Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1534/pdl_006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1534/pdl_006.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Aurilene Oliveira Lima.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1537/pdl_007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1537/pdl_007.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Josy dos Santos Moura.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>Milton Ciríaco da Costa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1535/pdl_008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1535/pdl_008.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, ao Sr. Luiz Carlos do Nascimento.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1541/pdl_009.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1541/pdl_009.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Lucineide da Silva Santos.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1538/pdl_010.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1538/pdl_010.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, ao Sr. Fernando César Gomes da Silva.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1544/pdl_011.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1544/pdl_011.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Maria Vilany Pereira Nunes.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1545/pdl_012.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1545/pdl_012.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, ao Sr. José Valter Ferreira.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1548/pdl_013.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1548/pdl_013.2023.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Fernanda Soares de Queiroz.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Gerardo Correia da Silva Júnior, Kath Anne Meira da Silva Simonassi, Márcia Vieira dos Santos Nogueira, Marcos Cavalcante de Souza, Orlando da Costa Oliveira, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_resolucao_no_001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_resolucao_no_001.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 004/2007, para equiparar o valor das diárias da Câmara Municipal de Fortim aos valores praticados pelo Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_resolucao_no_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_resolucao_no_002.2023.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo de Fortim, no âmbito da Câmara Municipal de Fortim, e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1518/projeto_de_resolucao_no_004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1518/projeto_de_resolucao_no_004.2023.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão em Defesa dos Direitos das Pessoas com Deficiência no âmbito da Câmara Municipal de Fortim – Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_005.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1557/projeto_de_resolucao_no_006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1557/projeto_de_resolucao_no_006.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Diploma Aluno Nota Dez, para estudantes do ensino fundamental e médio das redes de ensino estadual e municipal do Município de Fortim e dá outras providências</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_de_resolucao_no_007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_de_resolucao_no_007.2023.pdf</t>
   </si>
   <si>
     <t>Institui no Município o “Prêmio Mulheres Empreendedoras de Fortim” e dá outras providências.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/projeto_de_resolucao_no_008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/projeto_de_resolucao_no_008.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Selo “Empresa Amiga da Mulher” e dá outras providências.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_001.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei destinando 5% (cinco por cento) do total de moradias populares de programas habitacionais públicos e de todos os programas sociais do município, como vale gás e programa de doação de lotes instituídos no Município de Fortim, às mulheres vítimas de violência doméstica e as ofendidas por tentativa de crime de feminicídio e adota outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_002.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei sobre fornecimento de transporte gratuito a crianças PcD e seus devidos responsáveis para necessidades do cotidiano, eventos culturais e cursos qualificadores, em seus transportes municipais e alternativos.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_003.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei instituindo o “Programa Tem Saída” no âmbito do Município de Fortim, destinado ao apoio às mulheres em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_004.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre a instituição do Aluguel Social Maria da Penha.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao_005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao_005.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre a instituição da Semana Escolar de Combate à Violência contra a Mulher, a ser realizada anualmente, no mês de março, em todas as instituições públicas e privadas de ensino da educação básica do Município de Fortim.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_006.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei instituindo o Programa Municipal de fornecimento de absorventes higiênicos para alunas da rede pública de educação e mulheres em situação de vulnerabilidade social e econômica no Município de Fortim.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_007.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei estabelecendo normas gerais sobre segurança escolar, no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_008.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei sobre a implantação de um cadastro para viabilizar a doação de cestas básicas no período invernoso para armadores de pesca artesanal, marisqueiras, pescadores (as) que sobrevivem do Rio Jaguaribe.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1402/009.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1402/009.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei sobre a obrigatoriedade de premiação igual entre gêneros, nos eventos e competições esportivas e culturais, no âmbito do Município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_010.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_010.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei sobre a redução da carga horária de servidor público municipal que possua filho portador de necessidades especiais, no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_011.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_011.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre homenagem de congratulações aos servidores públicos por seus serviços prestados ao Município de Fortim, no ano de início de sua aposentadoria.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_012.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_012.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito, bem como a Secretária Municipal de Educação Sra. Ivoneide Araújo Rodrigues, a disponibilização de fardamento escolar para as crianças do ensino fundamental do nosso município, composto por: calça ou short, vestido, camisa e sapato ou sandália.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_013.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_013.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre a criação do casamento civil comunitário no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_014.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_014.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei sobre a implantação de Campanhas de Conscientização sobre Saúde Mental.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_015.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_015.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre a criação da Autarquia Municipal de Trânsito de Fortim.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_016.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei instituindo a Lei Municipal de Proteção aos Animais, no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_017.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_017.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre a criação do Programa Praia Acessível no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1350/emenda_001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1350/emenda_001.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Resolução nº 001/2023.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1487/emenda_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1487/emenda_002.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa e o art. 2º do Projeto de Lei nº 023/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1371/mocao_de_repudio_n001.2023_camara_municipal_de_fortim.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1371/mocao_de_repudio_n001.2023_camara_municipal_de_fortim.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio aos ataques do Vereador do Município de Russas, Sr. Maurício Martins, à bancada feminina do Partido dos Trabalhadores na Assembleia Legislativa do Ceará, ocorrido último dia 21 de março</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Gerardo Correia da Silva Júnior, Márcia Vieira dos Santos Nogueira, Marcos Cavalcante de Souza, Monique Ribeiro da Costa, Orlando da Costa Oliveira, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_de_pesar_001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_de_pesar_001.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Francisco Emídio Bernardo, padrasto da Vereadora e Presidente da Câmara, Kath Anne Meira da Silva Simonassi, ocorrido no dia 16 de março de 2023.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1392/mocao_de_pesar_02.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1392/mocao_de_pesar_02.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Dr. Antônio Rodrigues Uchoa, ocorrido no dia 14 de abril de 2023.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>Marcos Cavalcante de Souza, Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Kath Anne Meira da Silva Simonassi, Milton Ciríaco da Costa, Monique Ribeiro da Costa, Orlando da Costa Oliveira, Raimunda Ribeiro dos Santos, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_de_pesar_003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_de_pesar_003.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Sr. José Facundo Ferreira, conhecido como Dedé de Santa.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1492/mocao_de_pesar_004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1492/mocao_de_pesar_004.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Sr. João Pereira da Silva, conhecido como João Velho.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_de_pesar_005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_de_pesar_005.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Sr. Luís Matias dos Santos.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Kath Anne Meira da Silva Simonassi, Marcos Cavalcante de Souza, Milton Ciríaco da Costa, Monique Ribeiro da Costa, Orlando da Costa Oliveira, Raimunda Ribeiro dos Santos, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1510/mocao_de_pesar_006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1510/mocao_de_pesar_006.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento da Sra. Raimunda Monteiro de Sousa, avó do Vereador Diancarlos Monteiro de Souza.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1540/mocao_de_pesar_007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1540/mocao_de_pesar_007.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Sr. Jaime Machado Filho.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Kath Anne Meira da Silva Simonassi, Marcos Cavalcante de Souza, Milton Ciríaco da Costa, Monique Ribeiro da Costa, Orlando da Costa Oliveira, Raimunda Ribeiro dos Santos, Raimundo Tomaz de Souza, Gerardo Correia da Silva Júnior</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_de_pesar_008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_de_pesar_008.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar manifestando solidariedade à Família pelo falecimento do Jovem Yuri Ferreira Lima, filho da professora Maria Irenilda Ferreira dos Santos, ocorrido no dia 22 de outubro de 2023.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplauso e Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1472/001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1472/001.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação a REMA – Rede de Mulheres Articuladoras.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1552/mocao_de_aplauso_02.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1552/mocao_de_aplauso_02.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Thiago Matos Tavares por seu compromisso social e apoio a cultura alimentar em Fortim.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Gerardo Correia da Silva Júnior, Kath Anne Meira da Silva Simonassi, Marcos Cavalcante de Souza, Monique Ribeiro da Costa, Orlando da Costa Oliveira, Raimunda Ribeiro dos Santos, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1575/003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1575/003.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação ao Município de Aracati/CE, pela passagem do 181º aniversário da cidade, comemorado dia 25 de outubro, cujas felicitações são extensivas a todos moradores.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/requerimento_001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/requerimento_001.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de 01 (uma) Areninha na Comunidade do Jardim de Cima.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_002.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a substituição do meio fio de concreto por tachão de sinalização, no lado direito, onde está implantada a Ciclovia Josélia Simões Barbosa, no trecho Sede do Município de Fortim ao Pontal de Maceió.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/requerimento_003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/requerimento_003.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a realização de estudos com o propósito de viabilizar a construção de redutores de velocidade na forma de ondulação transversal iniciando na Sede do Fortim até a Praia do Pontal de Maceió.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_004.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a iluminação em LED na rua Josefina Lopes, na localidade de Pontal de Maceió.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_005.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a iluminação em LED na rua Cícero Mariano, na localidade da Barra.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_006.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, a realização de estudos com o propósito de viabilizar a construção de um redutor de velocidade (lombada ou quebra mola) na estrada em frete à Escola de Ensino Fundamental Coqueirinho 1, na localidade de Coqueirinho 1.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_n007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_n007.2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene desta Casa para celebrar o dia 24 de fevereiro, data da conquista do Voto Feminino no Brasil.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_008.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a pavimentação da Rua Fausto Rodrigues dos Santos, no Centro da Cidade de Fortim.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1343/requerimento_009.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1343/requerimento_009.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como à Secretaria de Educação, a Sra. Ivoneide de Araújo Rodrigues, que todas as crianças do Munícipio com PcD (Pessoas com Deficiências) tenha a disponibilidade de um cuidador nas suas escolas ou que as mesmas sejam transferidas com todos os direitos adquiridos para à escola mais próxima.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_010.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_010.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, que solicite a CAGECE a implantação da rede de abastecimento de água na Rua Fausto Rodrigues dos Santos, localizada no centro da Cidade de Fortim/CE.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_011.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_011.2023.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Turismo e Cultura, Sr. Flávio Marcelo Barbosa Pinto, bem como ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, o retorno dos eventos “Pôr do Sol” em Pontal de Maceió, durante as Férias de Janeiro e Julho, que se realizavam na Pedra do Mirante do Pôr do Sol.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_012.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_012.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como a ENEL, a troca de transformador, colocando um maior, ou a instalação de rede trifásica, na Rua São Miguel, no Pontal do Maceió e na Rua José Rodrigues, na Sede do Município.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_013.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_013.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a padronização e ampliação do sistema de abastecimento d'água no Córrego I, no Município de Fortim Ceará. Ponto de referência: Posto de Saúde, casa do Sr. Gonçalves e do Sr. Adriano.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1349/requerimento_014.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1349/requerimento_014.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a padronização e ampliação do sistema de abastecimento d'água no Córrego II, no Município de Fortim Ceará. Ponto de referência: Inicia-se na CE-123, até a casa de farinha do senhor Manoel.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_015.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_015.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a padronização e ampliação do sistema de abastecimento d'água na Rua José de Castro Barbosa e Travessas, Córrego do Maceió, no Município de Fortim Ceará.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_016.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_016.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim, Naselmo de Sousa Ferreira, a aquisição e instalação de aparelho de ar condicionado nas salas da Escola Artur Lira no Distrito de Viçosa, Escola Mauro Bonotto no Distrito do Campestre, Escola Mauro Cavalcante de Souza no Gurguri e demais Escolas que não possuem o sistema de ar condicionado no Município de Fortim/Ceará.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_017.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_017.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, que solicite a CAGECE a implantação da rede de abastecimento de água na Rua Damião Rufino, no Distrito de Viçosa, precisamente no local conhecido como Rua da Poeira.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1359/requerimento_018.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1359/requerimento_018.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, que solicite a CAGECE a implantação da rede de abastecimento de água na Rua Francisco Miguel dos Santos, no Distrito de Viçosa, precisamente no local conhecido como Rua da Poeira.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1360/requerimento_019.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1360/requerimento_019.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como a Secretária Municipal de Saúde, Sra. Katiane Godim da Costa, para que seja analisado a viabilidade da reforma e ampliação do CAPS – Centro de Atenção Psicossocial, na localidade de Capim Açú.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1364/requerimento_020.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1364/requerimento_020.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a padronização e ampliação do sistema de abastecimento d'água na Vila Nova, em Campestre, no Município de Fortim Ceará.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1365/requerimento_021.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1365/requerimento_021.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a reforma e ampliação da Escola Mauro Cavalcante de Souza no Gurguri, com implantação de uma sala para crianças com PcD.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1366/requeirmento_022.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1366/requeirmento_022.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a pavimentação de um espaço de trinta e dois metros quadrados existentes em frente da Igreja da Lagoa da Viçosa, ao lado da CE 040, no Distrito de Viçosa, Cidade de Fortim.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1367/requerimento_no_023.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1367/requerimento_no_023.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, o serviço de limpeza, capinagem e roçagem na rua Clicério Pedro (Lagoa da Viçosa), no Distrito de Viçosa, no Município de Fortim.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_024.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_024.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como a ENEL, a troca de transformador, colocando um maior, ou a instalação de rede trifásica, nas localidades de Mundo Novo e Carnaubinha.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_025.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_025.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a recuperação da estrada, poda e batimento do mato do perímetro que liga à estrada do Tapuio ao Canoé.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_026.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_026.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a reforma da base que segura a caixa d’água do poço na localidade de Tapuio, que fica em frente à Igreja Católica.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_027.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_027.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como a Secretária Municipal de Empreendedorismo, Economia, Industria e Comércio, Sra. Raimunda Ribeiro dos Santos, que seja analisado a viabilidade de implantação de cursos profissionalizantes de Pedreiro e Carpinteiro para os jovens e fortinenses.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_028.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_028.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como o Secretário Municipal de Turismo e Cultura, Flávio Marcelo Barbosa Pinto, a criação de um Centro de Informação para turistas em Pontal de Maceió.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_029.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_029.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim, Naselmo de Sousa Ferreira, a pavimentação do entorno da CE 123, trecho Viçosa/Fortim.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1383/requerimento_030.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1383/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a limpeza do Porto de Zé de Quincas que fica localizado em frente à praça Raimundo Eduardo.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_031.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação do entorno da quadra de esportes da Vila Mota, na localidade de Guajiru.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_032.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_032.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, para que junto ao Governo do Estado do Ceará, seja feito estudos de viabilidade para a contratação de policiais militares da reserva para atuarem de forma permanente nas escolas do Município de Fortim.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_033.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_033.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como à Enel, a extensão da rede de baixa tensão de energia nas Ruas: 1. Rua Ernestina Pereira, Pontal de Maceió – do Vila Selvagem até a Torre da Vivo; e, 2. Rua Raimundo Barros, Pontal de Maceió – ao lado da Casa do Silvano.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>Monique Ribeiro da Costa, Carlos Alberto Scipião, Diancarlos Monteiro de Souza, Flávio Cavalcante de Lima, Francisco Roberto Barbosa, Gerardo Correia da Silva Júnior, Kath Anne Meira da Silva Simonassi, Márcia Vieira dos Santos Nogueira, Marcos Cavalcante de Souza, Orlando da Costa Oliveira, Raimundo Tomaz de Souza</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1387/requerimento_034.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1387/requerimento_034.2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma audiência pública para discutir sobre os problemas enfrentados pela população fortinense com a ENEL, empresa responsável pela distribuição de energia elétrica no Estado do Ceará.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_035.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requer ao Departamento Estadual de Rodovias - DER, a construção de 02 (duas) paradas de transportes coletivos, na CE 040 no Jardim de Cima sentido Fortim/Aracati e a outra sentido Aracati/Fortim, neste Munícipio.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1394/requerimento_n036.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1394/requerimento_n036.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, que oficie ao Comando Geral da Polícia Militar para contingenciar duas policiais do sexo feminino para o Município de Fortim, uma vez que o número de ocorrências envolvendo mulheres tem crescido no Município.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1396/requerimento_n037.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1396/requerimento_n037.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de 01 (um) chafariz na localidade do Campestre, vizinho a mercearia do seu José Milton, neste Município.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1397/requerimento_n038.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1397/requerimento_n038.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como a Secretária de Educação, Sra. Ivoneide de Araújo Rodrigues, providências na melhoria do transporte escolar que conduz os alunos de Pontal do Maceió para a Escola Profissionalizante em Aracati/CE.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_n039.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_n039.2023.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em alusão ao dia 02 de abril, data conhecida como Dia Mundial de Conscientização sobre o Autismo.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_040.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_040.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a implantação de uma placa de preservação e de proibição, determinadas pela Lei, na Barragem de Gurguri, localizada ao lado da Rua Joana Correia da Silva (Rua com pavimentação asfáltica) no Gurguri, no Município de Fortim.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1401/requerimento_041.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1401/requerimento_041.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, que Decrete Oficialmente a Servidão Pública, que já existe há mais de 30 (trinta) anos na localidade de Jardim de Baixo, com início na lateral da via asfáltica, passando pela residência do Jorge, finalizando nas cacimbas existentes a margem do Rio Jaguaribe, no Município de Fortim.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1406/requerimento_042.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1406/requerimento_042.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que seja feito em caráter de urgente a manutenção no poste que fica na igreja da Comunidade do Pau D’Olho.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1407/requerimento_043.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1407/requerimento_043.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a limpeza no entorno da praça da Comunidade do Pau D’Olho.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_044.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_044.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a construção de uma cobertura no parquinho infantil da Escola Mauro Cavalcante de Souza, no Gurguri, na Cidade de Fortim.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_045.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_045.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a construção de uma piscina esportiva na Escola Comunitária da Barra.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_046.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_046.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa e Secretário Municipal de Turismo e Cultura, Flávio Marcelo Barbosa Pinto, a recuperação do acesso utilizado pelos munícipes e turistas para usufruírem de nossa praia de Pontal de Maceió. Os locais mais específicos são: acesso que fica entre a Pousada Estrela Cadente e Casa do Patrick e descida para os bugueiros após a barraca Canto Verde.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_047.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_047.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que seja empreendido esforços para viabilizar a iluminação no perímetro da beira mar do Pontal de Maceió.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1414/requerimento_048.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1414/requerimento_048.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a recuperação da estrada, poda e batimento dos matos que está tomando a estrada que liga o Guajirú ao Pau D’Olho.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1415/requerimento_049.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1415/requerimento_049.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de um poço na localidade de Pontal de Maceió, mais precisamente no Campo do Antonino.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1416/requerimento_050.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1416/requerimento_050.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a pavimentação com bloquete intertravado do trecho com início ao lado do asfalto, em frente à Igreja Católica e finalizando ao lado do muro do Jorge, no Jardim de Baixo.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1418/requerimento_051.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1418/requerimento_051.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação em bloquetes intertravados na rua Raimundo Evangelista, localizada no Canto da Barra na  localidade da Barra.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_052.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_052.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, 2 (dois) redutores de velocidade (tachões) na rua José Barbosa, com o cruzamento da rua Raimundo Evangelista.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_053.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_053.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a limpeza do bueiro do Pontal de Maceió, mais precisamente em frente à casa do Senhor Silvano com término em frente à casa da professora Talita.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_054.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_054.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, providências para a conservação de árvores centenárias, que atualmente estão sendo acometidas por parasitas, do tipo erva de passarinho, localizadas na rua Dezembrino, próximo à casa do Prefeito Naselmo</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_055.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_055.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizado o Plenário da Câmara Municipal, bem como do equipamentos necessários (Projetor multimídia e computador), além de um profissional com conhecimento básico de informática, para a disponibilização aos estudantes fortinenses que tenham interesse em fazer um curso preparatório para o ENEM, do PROGRAMA ALCANCE, ofertado gratuitamente pela Assembleia Legislativa do Ceará.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1434/requerimento_056.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1434/requerimento_056.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a ampliação da rede de iluminação pública e a pavimentação do trecho novo da Rua Gerson Lira, no Distrito de Viçosa, na cidade de Fortim.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1438/requerimento_057.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1438/requerimento_057.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, bem como a Secretaria Municipal de Desenvolvimento Urbano, a realização de serviços de terraplanagem no trecho da estrada de Tanques, mais precisamente em frente à casa da Moudiane.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_058.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_058.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de 01 (um) Centro de Educação Infantil - CEI, no distrito do Pontal de Maceió, neste Município, cujas informações do terreno e da construção encontram-se em anexo, elaborado pela Superintendência de Obras Públicas - SOP.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1442/requerimento_059.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1442/requerimento_059.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação com bloquete intertravados na Rua Raimunda Ribeiro Lima, que liga a Rua José Barbosa a CE 123, localizada no Canto da Barra, pertencente a este Município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1444/requerimento_060.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1444/requerimento_060.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação com bloquete intertravados na Rua Francisco Batista (conhecida como Rua Grande), no distrito de Pontal do Maceió.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_061.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_061.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a limpeza do canteiro e a poda de árvores que ficam localizadas na rua José Bandeira Gondim.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1443/requerimento_062.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1443/requerimento_062.2023.pdf</t>
   </si>
   <si>
     <t>Requer licença do cargo de Vereador e membro da Mesa Diretora para tratar de interesses particulares, pelo prazo de 120 (cento e vinte) dias, com fulcro no art. 16, II do Regimento Interno.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento_063.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento_063.2023.pdf</t>
   </si>
   <si>
     <t>Requer licença do Cargo da Vereadora para tratar de interesses particulares, pelo prazo de 120 (cento e vinte) dias, com fulcro no art. 16, II do Regimento Interno.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_064.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_064.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a implantação de redutores de velocidade na rua Raimundo Sena, Cidade de Fortim.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_065.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_065.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação com bloquete intertravado na Rua Francisco Augustinho, no distrito do Pontal de Maceió.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_066.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_066.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a retirada de entulhos decorrente da poda de árvores no entorno da praça da Comunidade do Pau D’Olho.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_067.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_067.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a colocação de placas indicativas em locais estratégicos, indicando o acesso para as praias de Pontal de Maceió, cidade de Fortim, nos idiomas português, inglês, espanhol e francês.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1456/requerimento_068.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1456/requerimento_068.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimento em bloquete intertravado nas ruas: Aldemir Rodrigues Viana, Vila da Paz e Córrego do Maceió, situadas no distrito da Barra, neste Município.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_069.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_069.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, que viabilizem estudos para implantação de redutores de velocidade tipo lombada, em locais estratégicos, na Rua Francisco Batista (Rua Grande) distrito de Pontal de Maceió, na Cidade de Fortim, Estado do Ceará.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_070.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_070.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Esporte, Juventude e Lazer, Sr. Amadeu Félix Barboza Filho, que sejam instaladas unidades de FUTMESA, também conhecida como TEQBALL, nas praças do Município de Fortim.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1464/requerimento_071.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1464/requerimento_071.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a implantação de redutores de velocidade tipo lombada, em locais estratégicos, na CE-123, na Rua São Miguel com a Avenida 27 de Maio (sentido Barraca Maresia), no distrito do Pontal de Maceió, neste Município.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1465/requerimento_072.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1465/requerimento_072.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Superintendente da SOP - Superintendência de Obras Públicas, Exmo. Sr. Francisco Quintino Vieira Neto, bem como seja dado conhecimento aos Exmos. Srs. Prefeito Municipal e ao Secretário de Desenvolvimento Urbano, solicitando a realização de estudo para viabilizar a implantação de fotossensor ou qualquer equipamento que venha a diminuir a velocidade dos veículos que transitam na CE-123, mais especificamente no trecho de Fortim para o Pontal do Maceió, Barra e Canto da Barra.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_073.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_073.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a limpeza da rua João Evangelista, situado próximo a casa do Sr. Zé Pequeno, no Distrito de Pontal do Maceió.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_074.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_074.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que sejam tomadas medidas para o melhorar o conforto térmico do Novo Mercado Público Municipal de Fortim, Maria de Sousa Santana", no centro.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_075.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_075.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário do Desenvolvimento Agrário do Estado do Ceará, Sr. Moisés Braz Ricardo, bem como ao Secretário Municipal de Agricultura e Pesca, Sr. Tiago Gurgel de Moura, que o Município de Fortim seja contemplado com o Programa Cozinhas Comunitárias, requerendo ainda que o Secretário Municipal reforce o pedido em questão se julgar necessário.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1469/requerimento_076.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1469/requerimento_076.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a ativação do chafariz público situado na Brisa da Vitória.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_077.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_077.2023.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária da Proteção Social do Estado do Ceará, Sra. Onélia Leite Santana, bem como a Secretária de Assistência Social Trabalho e Cidadania do Município de Fortim, Sra. Telma Cesário de Araújo, o envio do Caminhão do Cidadão, para o Município de Fortim-CE, requerendo ainda que a Secretária Municipal reforce o pedido em questão se julgar necessário.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_078.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_078.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que seja providenciado a colocação de recipiente para resíduos sólidos (lixeiras/tambores) em toda comunidade de Coqueirinho.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_079.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_079.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a implantação de faixas elevadas para pedestres em frente ao Super Complexo São José, localizado na Avenida Joaquim Crisóstomo, na Cidade de Fortim. Que as faixas de pedestres existentes na frente do Super Complexo São José, sejam transformadas em faixas de pedestres elevadas.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_080.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_080.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a implantação de ponto de ônibus (abrigo de passageiro) na localidade de Jardim de Cima, no Município de Fortim.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_081.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_081.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que seja providenciado a limpeza e a terraplanagem do acesso que dá para o Cemitério da localidade de Carnaubinha.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_082.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_082.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a ampliação da rede de iluminação pública no Córrego do Maceió, mais precisamente no Quilombo.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_083.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_083.2023.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária das Mulheres do Governo Estado do Ceará, na pessoa da Exma. Sra. Secretária e Vice-Governadora Jade Romero, bem como a Procuradoria Especial da Mulher de Fortim, a inclusão do Município de Fortim na rota do Ônibus Lilás.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_084.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_084.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Educação, Sra. Ivoneide de Araújo Rodrigues, a nível de informação, como funciona o transporte universitário do Município de Fortim e quais as instituições estudantil que os mesmos participam.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_085.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_085.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário das Cidades, Exmo. Sr. José Jácome Carneiro Albuquerque, bem como ao Gabinete do Prefeito de Fortim, que o Município de Fortim seja contemplado com o Programa de Habitação de Interesse Social na Área Rural.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_086.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_086.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, que seja viabilizado a melhoria na iluminação pública da localidade de Oitizeiro, no Município de Fortim, Estado do Ceará, para que substitua as lâmpadas de vapor por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_n087.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_n087.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos técnico para a implantação de redutores de velocidade e faixas de pedestre na via asfáltica que dá Acesso ao Jardim de Baixo e Jardim de Cima, na Cidade de Fortim, Estado do Ceará.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_088.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_088.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação em bloquete intertravado na Rua Waldir Crisóstomo da Silveira, Município de Fortim.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_089.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_089.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação em bloquete intertravado na Rua Carmina Félix, Município de Fortim.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_090.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_090.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos técnicos para a instalação de câmeras de segurança na área externa e interna do Ginásio Poliesportivo Narciso Pessoa, situado na Avenida Joaquim Crisóstomo, na Cidade de Fortim, Estado do Ceará.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1504/req_n_091.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1504/req_n_091.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a construção de uma praça de lazer, com uma área de recreação para as crianças, e também com a instalação de uma academia ao ar livre, com equipamentos para a prática de atividades físicas. Que essa praça de lazer seja construída no largo lateral da rua Milton Albuquerque, no Jardim de Baixo, na Cidade de Fortim.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_092.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_092.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, providências para a instalação de banheiros fixos permanentes ou banheiros químicos removíveis no Mirante do Pôr do Sol em Pontal de Maceió e nas áreas de lazer do Município.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_093.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_093.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a construção de um auditório público municipal no Município de Fortim, para atendimento de demandas e realização de eventos públicos e privados.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_094.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_094.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação em bloquete intertravado na Rua Marcelina Vieira, conhecida como beco do Castelo até a casa do Sr. Raimundo Monteiro, o saudoso Pila, situada no distrito da Barra, neste Município.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_095.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_095.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Pesca e Aquicultura do Estado do Ceará (SPA), Sr. Oriel Nunes Filho, bem como a Colônia de Pescadores de Fortim e ao Secretário Municipal de Agricultura e Pesca, Sr. Tiago Gurgel de Moura, a adoção de providências para beneficiar a Colônia de Pescadores do Município de Fortim com a entrega de KITS DE PESCA do Programa FORTPESCA CEARÁ, requerendo ainda que o Secretário Municipal reforce o pedido em questão se julgar necessário.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_096.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_096.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a instalação de lâmpadas tipo LED, no canteiro central da avenida das Mangueiras, que se encontra na Rua dos Jatobás até a Rua Raimundo Evangelista, no canto da Barra. No local existem postes públicos, porém, não existem lâmpadas de iluminação pública.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_097.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_097.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a reforma e ampliação da escadaria localizada do final da rua Francisco Teobaldo da Silva, que dá acesso ao rio Jaguaribe, próximo da Pousada do Kel, no Distrito de Viçosa, na Cidade de Fortim/Ceará.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_098.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_098.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos técnicos para a implantação de redutores de velocidade do tipo tachão com sinalização adequada na rua Edilson Ferreira, nos seguintes pontos: 1º onde existe um cruzamento em “T” ao lado da residência do Sr. Zé Nilson e do Studio Jamila Brito, precisamente no Tanque Velho. 2º ao lado do triângulo existente próximo ao Supermercado Nossa Senhora de Fátima, no centro de Viçosa, na cidade de Fortim/CE.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_099.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_099.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos técnicos para a implantação de placas de sinalização vertical de trânsito onde se fizer necessário nas ruas do Distrito de Viçosa, tais como: quebra-molas, faixas de pedestres, cruzamentos, área escolar.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_100.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_100.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos para a revitalização do Polo de Lazer localizado ao lado da Areninha Caetano Guedes, no Centro da Cidade de Fortim. A revitalização deverá contemplar novos bancos, lixeiras em pontos estratégicos, projeto paisagístico, melhoria estrutural, instalação de parque infantil para as crianças se divertirem, instalação de novos pontos de iluminação, área com implantação de piso intertravado para a realização de eventos.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_101.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_101.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a implantação de 01 (uma) Areninha Tipo II, e ao redor da mesma sendo urbanizada, composta por 01 (uma) praça pavimentada com bloquete intertravado. O espaço que será realizada a construção, está localizado no Campo de Futebol, na Rua José Jerônimo, no distrito do Pontal de Maceió.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento_n102.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento_n102.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a construção de um auditório para a Escola Mauro Bonotto na localidade de Campestre, para atendimento de demandas e realização de reuniões de pais, apresentações culturais da escola, apresentações de projetos e etc.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_103.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_103.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Solene no próximo dia 06 de outubro de 2023 em Congratulação ao Dia do Agente Comunitário de Saúde e dos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_104.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_104.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, providências visando proceder uma pesquisa, estudos para a instalação de placas de sinalização de trânsito vertical de quebra-molas/lombada, em todos os locais do Município de Fortim, que tenham quebra-molas/lombadas e ainda não tenham as placas de sinalização de trânsito vertical indicando a existência de quebra-molas/lombada na via.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_105.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_105.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos para a criação do “Espaço Pet Municipal”. Que nesse espaço físico cães e gatos possam ser castrados, vacinados e vermifugados, com atendimento diário de segunda-feira a sexta-feira, em horário comercial.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_106.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_106.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a instalação de placas de orientação para recolhimento de fezes de animais de estimação em praças e locais públicos do Município de Fortim.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_107.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_107.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como a Secretária Municipal de Saúde, Sra. Katiane Gondim da Costa e ao Setor de Endemias do Município, que sejam tomadas as devidas providências para diagnosticar cachorros infectados com calazar no Município de Fortim, especificamente na rua José Bandeira Gondim, onde se registram quatro casos. Solicita também, que os cachorros em situação de rua passem por esse processo.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_108.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_108.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de 01 (um) Centro de Educação Infantil - CEI, na Rua Cícero Teixeira, neste Município, cujas informações do terreno e da construção encontram-se elaborados pela Superintendência de Obras Públicas - SOP.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_109.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_109.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que viabilizem estudos para implantação de redutores de velocidade tipo lombada, em locais estratégicos, na Rua Maria Lourenço, especificamente um em frente à casa da Simone e outro em frente a casa do Hélio.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_110.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_110.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado Moção de Repúdio à Arguição de Descumprimento de Preceito Fundamental (ADPF) nº 442, ajuizada pelo Partido Socialismo e Liberdade – PSOL, buscando a declaração de não recepção parcial dos artigos 124 e 126 do Código Penal, a fim de descriminalizar a conduta abortiva até 12 (doze) semanas e gestação.  Requer, ainda, seja dado ciência desta Moção às seguintes autoridades: Presidente da Câmara dos Deputados - Arthur Lira, Presidente do Senado - Rodrigo Pacheco, Presidente da Confederação Nacional dos Bispos do Brasil CNBB - Dom Jaime Spengler, Bispo da Diocese de União da Vitória - Dom Walter Jorge e Presidente da Assembleia Legislativa do Estado do Ceará – Evandro de Sá Barreto Leitão.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_111.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_111.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação em bloquete intertravado na Travessa Maria Júlia em Pontal de Maceió.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1547/requerimento_112.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1547/requerimento_112.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja cedido espaço na Tribuna Livre da Câmara Municipal, ao Reverendo Sr. Padre Gledson Pedro da Silva – Pároco do Município de Fortim, que a convite deste Parlamentar, irá tratar sobre a Arguição de Descumprimento de Preceito Fundamental (ADPF) nº 442, ajuizada pelo Partido Socialismo e Liberdade – PSOL, buscando a declaração de não recepção parcial dos artigos 124 e 126 do Código Penal, a fim de descriminalizar a conduta abortiva até 12 (doze) semanas e gestação.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1546/requerimento_113.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1546/requerimento_113.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que sejam colocadas manilhas nas passagens molhadas, que dão acesso a residência do Sr. João Sabino, na comunidade de Carnaubinha.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1549/requerimento_114.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1549/requerimento_114.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a limpeza e capinagem na área externa da rodoviária do Município de Fortim.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1550/requerimento_115.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1550/requerimento_115.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação com bloquete intertravado na rua Miguel Cazuza, no distrito do Pontal de Maceió, pertencente a este Município.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_116.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_116.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação com bloquete intertravado na rua Marco Olinda da Silva, situada em 01 (um) loteamento que fica de frente para CE-040 (sentido Fortaleza), neste Município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1559/requerimento_117.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1559/requerimento_117.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pintura e reposição de redes de proteção da quadra de esportes da comunidade de Mundo Novo, no Município de Fortim.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1560/requerimento_118.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1560/requerimento_118.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora desta Casa Legislativa, ouvido o Plenário, na devida forma Regimental, a antecipação do seu retorno às suas funções legislativas e diretivas na Mesa Diretora, com o propósito de exercer plenamente o mandato a que lhe foi confiado.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_119.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_119.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a construção de uma Praça Pública, com área de lazer, parque infantil e academia ao ar livre, na comunidade de Jardim de Baixo, começando em frente ao comércio do Joãozinho do Peixe e terminando em frente ao bar do seu Edmilson.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_120.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_120.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a iluminação pública no caminho da estrada da Capivara, na localidade de Guajirú, pois a mesma se encontra totalmente escura.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_121.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_121.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. José Cláudio Barreto de Sousa, Coronel Comandante do Corpo de Bombeiros Militar do Ceará, a implantação do Programa Jovem Brigadista de Valor no Município de Fortim.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_122.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_122.2023.pdf</t>
   </si>
   <si>
     <t>Requer à Secretária da Proteção Social do Estado do Ceará, Exma. Sra. Onélia Leite Santana, bem como a Secretária de Assistência Social, Trabalho e Cidadania do Município de Fortim, Exma. Sra. Telma Cesário de Araújo, que o Município de Fortim seja contemplado com o “Seminário sobre a prevenção de violências contra crianças e adolescentes no Ceará”.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_123.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_123.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo do Estado do Ceará, bem como seja dado conhecimento ao Exmo. Sr. Prefeito Municipal, a construção da Unidade de Convivência do Autista (UCA) no Município de fortim, requerendo ainda que o Governo Municipal de Fortim reforce o pedido.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_124.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_124.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como Secretário de Planejamento, Gestão, Administração e Finanças, Sr. José Lima da Silva Júnior, que seja implementado a autorização para que os Taxistas Cadastrados no Município de Fortim, possam utilizar carros de carroceria (picapes leves e intermediárias) como táxis, visando o transporte de bagagens de munícipes e turistas que vão se deslocar para as viagens.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1567/requerimento_125.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1567/requerimento_125.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de 4 quiosques na praça de Pontal de Maceió.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1568/requerimento_126.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1568/requerimento_126.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, que sejam tomadas as medidas necessárias para que o trânsito, nas ruas no entorno da praça de Pontal de Maceió, fique suspenso à noite, nos finais de semana e feriados, especificamente sexta de 18h às 24h, sábado de 18h às 24h, domingo de 18h às 24h e feriados de 18h às 24h.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1569/requerimento_127.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1569/requerimento_127.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a construção de um ginásio esportivo ao lado da Escola do Jardim.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_128.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_128.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Superintendente da SOP – Secretaria de Obras Públicas do Governo do Estado, bem como ao Exmo. Prefeito Municipal de Fortim-CE, Sr. Naselmo de Sousa Ferreira, a abertura de um caminho entre a pista da CE 040, Km 117 e os viveiros de camarão da localidade, com vista a promover a segurança dos trabalhadores que transitam por esse trecho diariamente.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1576/requerimento_129.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1576/requerimento_129.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, depois de ouvido o Plenário, a concessão de licença do cargo de Vereador para o exercício do cargo comissionado de Secretário Municipal em Aracati/CE, bem como comunica a opção pelo Subsídio de Secretário do Município de Aracati/CE.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_130.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_130.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, estudos para a revitalização da Rua Raimundo Sena, no centro da cidade de Fortim. A revitalização deverá contemplar a implantação de canteiro central, com iluminação de lâmpadas de LED, substituição do piso de pedra tosca por bloquete de concreto intertravado, redutores e velocidade e arborização.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/requerimento_131.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/requerimento_131.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a pavimentação do acostamento da via asfáltica, CE 123, trecho da entrada do Mirante da Barra, até a parada de transportes, localizada defronte a entrada da rua Izídio Moura, rua de acesso ao Hospital Municipal de Fortim.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_132.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_132.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a revitalização da entrada da Viçosa, que dá acesso ao centro do Município de Fortim. A revitalização deverá contemplar a implantação do nome Viçosa ao lado do nome Fortim, jardinagem e construção de calçadas nas laterais da via asfáltica até a pousada São Francisco, no Distrito de Viçosa.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento_133.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento_133.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a pavimentação em bloquete intertravado ou pavimentação asfáltica, como também melhoria na iluminação pública nas ruas do entorno do Distrito Industrial, neste município.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento_134.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento_134.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a coberta da quadra de esportes do Guajirú, localizada na Vila Mota.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento_135.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento_135.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a roçagem da vegetação das margens e a terraplanagem da rua Benízio Raimundo Amarante, com início ao lado da CE 040, ladeada pelo Distrito Industrial de Fortim, localizado em Viçosa, e terminando na propriedade de José Hélio de Oliveira Amarante.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/requerimento_136.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/requerimento_136.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a pavimentação da rua José Quincas, localizada entre a rua Maria Luísa e a rua Maria Maia, no Centro da Cidade de Fortim/Ceará.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/requerimento_137.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/requerimento_137.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário Municipal de Turismo e Cultura, Sr. Flávio Marcelo Barbosa Pinto, a criação de um espaço de artesanato e cultura no Município de Fortim.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_138.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_138.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, bem como ao Secretário de Desenvolvimento Urbano, Sr. Francisco Ribeiro da Costa, a viabilidade de instalação de redutores de velocidade entre as ruas Joaquim Pergentino e Francisca Adriana de Moura, especificamente em frente a lotérica e ao Mini Box.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_139.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_139.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, providências para a construção de um muro no entorno da Unidade Básica de Saúde João Anastácio Carvalho, na Volta Grande, Município de Fortim/CE.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_140.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_140.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal de Fortim-CE, Naselmo de Sousa Ferreira, a implantação de pavimentação com bloquete de concreto intertravado, no entorno da Areninha Luiz Correia da Silva e da Praça, na localidade da Volta Grande, na Cidade de Fortim/Ceará.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1351/001.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1351/001.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação dos Projetos de Lei n° 005 e 006/2023, ambos de autoria do Poder Executivo Municipal, que tramitam em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1363/002.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1363/002.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação dos Projeto de Lei Complementar n° 002/2023 e Projeto de Lei nº 007/2023, ambos de autoria do Poder Executivo Municipal, que tramitam em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1372/003.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1372/003.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei n° 009/2023, de autoria do Poder Executivo Municipal, que tramita em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1382/004.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1382/004.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei n° 011/2023, de autoria do Poder Executivo Municipal, que tramita em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1410/005.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1410/005.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei nº 013/2023, de autoria do Poder Executivo Municipal e do Projeto de Lei Complementar nº 002/2023, de autoria da Mesa Diretora, que tramitam em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1433/006.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1433/006.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei nº 009/2023, de autoria da Mesa Diretora, que tramita em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1447/007.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1447/007.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Requerimento nº 063/2023, de minha de autoria.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1489/008.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1489/008.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei n° 024/2023, de autoria do Poder Executivo Municipal, que tramita em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1497/009.2023.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1497/009.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei n° 026/2023, de autoria do Poder Executivo Municipal, que tramita em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei n° 030/2023, de autoria do Poder Executivo Municipal, que tramita em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação dos Projetos de Lei n° 035 e 036/2023, de autoria do Poder Executivo Municipal e Projeto de Lei nº 048/2023, de autoria do Vereador Francisco Roberto Barbosa, que tramitam em regime de urgência nesta Casa. No mesmo, requer que sejam incluídos os Projetos de Lei nº 046 e 047/2023, de autoria da Vereadora Márcia Vieira dos Santos Nogueira.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária logo após o término desta, dispensados os interstícios regimentais, para discussão e votação dos Projetos de Lei n° 037 e 038/2023, de autoria do Poder Executivo Municipal e Projeto de Lei nº 049/2023, de autoria da Mesa Diretora, que tramitam em regime de urgência nesta Casa.</t>
   </si>
 </sst>
 </file>
 
@@ -3597,67 +3597,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_complementar_n001.2023-_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1353/projeto_de_lei_complementar_002.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_complementar_n001.2023-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1403/plc_002.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/001.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/002.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/003.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/004.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1340/005.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1342/006.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1352/007.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1362/008.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1368/009.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_010.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/011.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no_012.2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1404/013.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_014.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1426/015.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1436/016.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1439/017.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1440/018.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1453/019.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1459/020.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1473/021.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1474/022.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1475/023.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1484/024.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1485/025.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1493/026.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1494/027.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1528/pl_028.2023_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1527/029.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/030.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/031.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/032.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/projeto_de_lei_033.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/034.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/035.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/036.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/037.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/038.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/001.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1398/002.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1408/003.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1409/004.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1417/005.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1422/006.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1423/007.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1424/008.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_009.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1429/010.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1430/011.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1431/012.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1432/013.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1435/014.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1449/015.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1450/016.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1451/017.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1477/pl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1495/020.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1529/022.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1530/023.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1554/024.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1558/025.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1570/026.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1571/027.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1572/028.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/029.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/030.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/031.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/032.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/033.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/034.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/035.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/036.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/037.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/038.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/039.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/040.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/041.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/042.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/043.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/044.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/045.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/046.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/047.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/048.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/049.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/001.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/pdl_002.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1337/pdl_003.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1532/pdl_004.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1533/pdl_005.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1534/pdl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1537/pdl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1535/pdl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1541/pdl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1538/pdl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1544/pdl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1545/pdl_012.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1548/pdl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_resolucao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_resolucao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1518/projeto_de_resolucao_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1557/projeto_de_resolucao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_de_resolucao_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/projeto_de_resolucao_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_001.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_002.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_003.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_006.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_007.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_008.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1402/009.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_010.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_011.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_012.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_013.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_014.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_015.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_017.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1350/emenda_001.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1487/emenda_002.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1371/mocao_de_repudio_n001.2023_camara_municipal_de_fortim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_de_pesar_001.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1392/mocao_de_pesar_02.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_de_pesar_003.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1492/mocao_de_pesar_004.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_de_pesar_005.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1510/mocao_de_pesar_006.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1540/mocao_de_pesar_007.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_de_pesar_008.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1472/001.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1552/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1575/003.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/requerimento_001.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_002.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/requerimento_003.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_004.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_005.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_006.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_n007.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_008.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1343/requerimento_009.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_010.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_011.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_012.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_013.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1349/requerimento_014.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_015.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_016.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_017.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1359/requerimento_018.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1360/requerimento_019.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1364/requerimento_020.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1365/requerimento_021.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1366/requeirmento_022.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1367/requerimento_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_024.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_025.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_026.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_027.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_028.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_029.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1383/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_032.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_033.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1387/requerimento_034.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1394/requerimento_n036.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1396/requerimento_n037.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1397/requerimento_n038.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_n039.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_040.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1401/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1406/requerimento_042.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1407/requerimento_043.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_044.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_045.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_047.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1414/requerimento_048.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1415/requerimento_049.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1416/requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1418/requerimento_051.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_052.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_053.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_054.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_055.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1434/requerimento_056.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1438/requerimento_057.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_058.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1442/requerimento_059.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1444/requerimento_060.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_061.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1443/requerimento_062.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento_063.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_064.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_065.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_066.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_067.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1456/requerimento_068.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_069.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_070.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1464/requerimento_071.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1465/requerimento_072.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_073.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_074.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_075.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1469/requerimento_076.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_077.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_078.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_079.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_080.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_081.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_082.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_083.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_084.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_085.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_086.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_n087.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_090.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1504/req_n_091.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_092.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_093.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_094.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_095.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_096.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_097.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_098.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_099.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_100.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_101.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento_n102.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_103.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_104.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_105.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_106.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_107.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_108.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_109.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_110.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_111.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1547/requerimento_112.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1546/requerimento_113.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1549/requerimento_114.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1550/requerimento_115.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_116.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1559/requerimento_117.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1560/requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_119.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_120.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_121.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_122.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_123.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_124.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1567/requerimento_125.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1568/requerimento_126.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1569/requerimento_127.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_128.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1576/requerimento_129.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_130.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/requerimento_131.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_132.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento_133.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento_134.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento_135.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/requerimento_136.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/requerimento_137.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_138.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_139.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_140.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1351/001.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1363/002.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1372/003.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1382/004.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1410/005.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1433/006.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1447/007.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1489/008.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1497/009.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1321/projeto_de_lei_complementar_n001.2023-_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1353/projeto_de_lei_complementar_002.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1322/projeto_de_lei_complementar_n001.2023-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1403/plc_002.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1319/001.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1320/002.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1329/003.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1330/004.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1340/005.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1342/006.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1352/007.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1362/008.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1368/009.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1379/projeto_de_lei_010.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1380/011.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1393/projeto_de_lei_no_012.2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1404/013.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_014.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1426/015.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1436/016.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1439/017.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1440/018.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1453/019.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1459/020.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1473/021.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1474/022.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1475/023.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1484/024.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1485/025.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1493/026.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1494/027.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1528/pl_028.2023_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1527/029.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1589/030.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1592/031.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1593/032.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1594/projeto_de_lei_033.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1606/034.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1612/035.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1613/036.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1620/037.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1621/038.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1327/001.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1398/002.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1408/003.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1409/004.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1417/005.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1422/006.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1423/007.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1424/008.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_009.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1429/010.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1430/011.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1431/012.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1432/013.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1435/014.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1449/015.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1450/016.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1451/017.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1477/pl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1476/pl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1495/020.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1529/022.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1530/023.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1554/024.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1558/025.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1570/026.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1571/027.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1572/028.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1579/029.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1580/030.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1581/031.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1582/032.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1583/033.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1584/034.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1585/035.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1586/036.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1587/037.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1596/038.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1597/039.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1595/040.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1598/041.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1599/042.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1607/043.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1608/044.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1609/045.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1610/046.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1611/047.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1615/048.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1619/049.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1335/001.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1336/pdl_002.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1337/pdl_003.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1532/pdl_004.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1533/pdl_005.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1534/pdl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1537/pdl_007.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1535/pdl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1541/pdl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1538/pdl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1544/pdl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1545/pdl_012.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1548/pdl_013.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1339/projeto_de_resolucao_no_001.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1381/projeto_de_resolucao_no_002.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1518/projeto_de_resolucao_no_004.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_de_resolucao_no_005.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1557/projeto_de_resolucao_no_006.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_de_resolucao_no_007.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1600/projeto_de_resolucao_no_008.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_001.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao_002.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_003.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1389/indicacao_006.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_007.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_008.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1402/009.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_010.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_011.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_012.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_013.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_014.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_015.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_017.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1350/emenda_001.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1487/emenda_002.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1371/mocao_de_repudio_n001.2023_camara_municipal_de_fortim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_de_pesar_001.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1392/mocao_de_pesar_02.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1460/mocao_de_pesar_003.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1492/mocao_de_pesar_004.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1498/mocao_de_pesar_005.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1510/mocao_de_pesar_006.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1540/mocao_de_pesar_007.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1556/mocao_de_pesar_008.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1472/001.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1552/mocao_de_aplauso_02.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1575/003.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1324/requerimento_001.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1325/requerimento_002.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1326/requerimento_003.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_004.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_005.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_006.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_n007.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_008.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1343/requerimento_009.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1344/requerimento_010.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1345/requerimento_011.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1346/requerimento_012.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1347/requerimento_013.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1349/requerimento_014.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1348/requerimento_015.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_016.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1358/requerimento_017.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1359/requerimento_018.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1360/requerimento_019.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1364/requerimento_020.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1365/requerimento_021.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1366/requeirmento_022.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1367/requerimento_no_023.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1373/requerimento_024.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento_025.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_026.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_027.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento_028.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_029.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1383/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1384/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1385/requerimento_032.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1386/requerimento_033.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1387/requerimento_034.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1388/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1394/requerimento_n036.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1396/requerimento_n037.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1397/requerimento_n038.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1399/requerimento_n039.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1400/requerimento_040.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1401/requerimento_041.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1406/requerimento_042.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1407/requerimento_043.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1405/requerimento_044.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1411/requerimento_045.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1412/requerimento_046.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_047.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1414/requerimento_048.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1415/requerimento_049.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1416/requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1418/requerimento_051.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1419/requerimento_052.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1420/requerimento_053.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento_054.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_055.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1434/requerimento_056.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1438/requerimento_057.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_058.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1442/requerimento_059.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1444/requerimento_060.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1446/requerimento_061.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1443/requerimento_062.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento_063.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1448/requerimento_064.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1452/requerimento_065.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1455/requerimento_066.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1458/requerimento_067.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1456/requerimento_068.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1461/requerimento_069.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_070.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1464/requerimento_071.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1465/requerimento_072.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1466/requerimento_073.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1467/requerimento_074.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1468/requerimento_075.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1469/requerimento_076.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_077.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_078.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_079.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_080.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_081.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_082.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_083.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_084.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_085.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1491/requerimento_086.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1499/requerimento_n087.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1500/requerimento_088.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1501/requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_090.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1504/req_n_091.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1505/requerimento_092.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1506/requerimento_093.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1507/requerimento_094.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1508/requerimento_095.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1509/requerimento_096.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_097.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_098.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1514/requerimento_099.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1515/requerimento_100.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1516/requerimento_101.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento_n102.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1520/requerimento_103.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1521/requerimento_104.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1522/requerimento_105.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1523/requerimento_106.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento_107.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1525/requerimento_108.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1526/requerimento_109.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_110.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1539/requerimento_111.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1547/requerimento_112.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1546/requerimento_113.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1549/requerimento_114.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1550/requerimento_115.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_116.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1559/requerimento_117.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1560/requerimento_118.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1561/requerimento_119.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento_120.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_121.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento_122.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1564/requerimento_123.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1565/requerimento_124.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1567/requerimento_125.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1568/requerimento_126.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1569/requerimento_127.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1574/requerimento_128.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1576/requerimento_129.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_130.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1578/requerimento_131.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1591/requerimento_132.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento_133.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento_134.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento_135.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1604/requerimento_136.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1605/requerimento_137.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_138.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1617/requerimento_139.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1618/requerimento_140.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1351/001.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1363/002.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1372/003.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1382/004.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1410/005.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1433/006.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1447/007.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1489/008.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2023/1497/009.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>