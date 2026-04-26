--- v0 (2026-01-25)
+++ v1 (2026-04-26)
@@ -54,1713 +54,1713 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/49/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/49/001.2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao art. 103 da Lei nº 183, de 13 de dezembro de 2000 (Regime Jurídico Único dos Servidores do Município de Fortim) e dá outras providências.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/50/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/50/002.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do perfil profissional e a política de reajuste do piso salarial profissional nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do Município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/205/003.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/205/003.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de pensão provisória às viúvas e demais dependentes de servidores públicos municipais, contribuintes do SUPSSP e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/51/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/51/001.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 011/2014, de 10 de março de 2014 e revoga os incisos do art. 7º da Lei n° 638/2017, de 26 de junho de 2017.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/63/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/63/002.2019.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar nº 011/2014, de 10 de março de 2014.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/52/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/52/001.2019.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento mínimo dos servidores públicos do Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/53/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/53/002.2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 701/2018, de 11 de dezembro de 2018, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/54/003.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/54/003.2019.pdf</t>
   </si>
   <si>
     <t>Altera com reajuste de 4,17% (quatro vírgula dezessete por cento), respectivamente, os anexos V e VII, da Lei Municipal nº 265/2006, com as modificações já introduzidas pelas Leis Municipais nºs 306/2008, 331/2009, 590/2016 e 630/2017, que estabelecem as tabelas vencimentais dos professores do Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/55/004.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/55/004.2019.pdf</t>
   </si>
   <si>
     <t>Inclui informações relativas aos cargos da Secretaria Municipal de Meio Ambiente, altera as Leis Municipais nº 417/2011 e 684/2018, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/59/005.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/59/005.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de R$ 131.400,00 (cento e trinta e um mil e quatrocentos reais) em nove parcelas iguais, com vencimento no final de cada mês, retroativo a 01 de abril de 2019, para o suporte financeiro ao Sistema de Saúde Vicentina Margarida Naseau (Hospital Santa Luíza de Marilac), sediado em Aracati/CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/159/006.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/159/006.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2020.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/160/007.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/160/007.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o ordenador de despesas do Fundo Municipal de Assistência Social do Município de Fortim a realizar o pagamento do complemento da primeira parcela de responsabilidade e em favor de cada um dos beneficiários do Programa Minha Casa Minha Vida, na modalidade PNHR, nas localidades de Mundo Novo e Carnaubinha, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/161/008.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/161/008.2019.pdf</t>
   </si>
   <si>
     <t>Define os critérios, a periocidade e os formulários de avaliação dos profissionais do Magistério Municipal, bem como institui a Comissão de Gestão da Carreira, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/163/009.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/163/009.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece os valores dos plantões de médicos, enfermeiros e técnicos de enfermagem, na forma que indica.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/149/010.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/149/010.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar bem móvel de Propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/148/011.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/148/011.2019.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 652/2017, de 20 de novembro de 2017, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/162/012.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/162/012.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Convênio de Cooperação com o Estado do Ceará para a gestão associada do serviço público de saneamento básico e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/233/013.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/233/013.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a delegar a prestação dos serviços públicos de abastecimento de água e esgoto sanitário nas localidades de pequeno porte do Município de Fortim/Ceará ao Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Baixo Jaguaribe-SISSAR-BBJ e suas Associações filiadas e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/240/014.2019_v1NQgf1.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/240/014.2019_v1NQgf1.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesado Município para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/283/0015.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/283/0015.2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 57 da Lei Municipal nº 604/2016, de 29 de agosto de 2016, bem como os anexos da Lei Municipal nº 338/2009, de 30 de setembro de 2009, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/297/0016.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/297/0016.2019.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º e o Anexo I da Lei Municipal nº 738/2019, de 30 de outubro de 2019, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/308/17.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/308/17.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da alteração do contrato de Constituição de Consórcio Internacional de Gestão Integrada para Aterro de Resíduos Sólidos - COMARES - UVC, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/318/0018.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/318/0018.2019.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 1º e 4º da Lei Municipal nº 741/2019, de 19 de novembro de 2019, corrigindo erro material na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/320/0019.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/320/0019.2019.pdf</t>
   </si>
   <si>
     <t>Altera a alíquota de contribuição previdenciária para o Regime Próprio de Previdência Social do Município de Fortim-CE, estabelecido na Lei Municipal nº 234/2005, de 22 de março de 2005, e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/321/0020.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/321/0020.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Parcelamento de débitos junto à Receita Federal do Brasil, dos Processos especificados, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/327/0021.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/327/0021.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico, compreendendo os serviços de abastecimento de água, esgotamento sanitário, limpeza urbana e manejo de resíduos sólidos, drenagem e manejo de águas pluviais urbanas na sede e distritos do Município de Fortim, e da outras providencias.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Orlando da Costa Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/60/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/60/001.2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Fortinense que especifica.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Daniel Joventino Rumão (Daniel do Toinho)</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/61/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/61/002.2019.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos públicos e privados do Município de Fortim a inserir o portador de transtorno autista no rol elencado como atendimento prioritário, bem como a colocar nas placas de atendimento prioritário, o símbolo mundial do autismo e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Flávio Cavalcante de Lima</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/156/003.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/156/003.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento e segurança nas creches e escolas públicas municipais.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Igor Ciríaco da Costa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/157/004.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/157/004.2019.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde no Distrito de Barro Vermelho do Município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/158/005.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/158/005.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/155/pl_006.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/155/pl_006.2019.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Fortinense que especifica.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Orlando da Costa Oliveira, Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/169/007.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/169/007.2019.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Esportiva localizada na Rua Francisca Adriana de Moura em Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/166/008.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/166/008.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Fortinense que especifica.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Kath Anne Meira da Silva Simonassi</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/170/009.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/170/009.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da comercialização e utilização de copos de plásticos, exceto os biodegradáveis, em hotéis e pousadas no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/171/010.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/171/010.2019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Educação no Trânsito no Município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/241/011.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/241/011.2019.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Pública localizada na rua Ana Mota e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/280/0012.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/280/0012.2019.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade Básica de Saúde em Guajiru e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/281/0013.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/281/0013.2019.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/282/0014.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/282/0014.2019.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade Básica de Saúde em Campestre e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/292/0015.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/292/0015.2019.pdf</t>
   </si>
   <si>
     <t>Denomina praça localizada no Tanque Velho, no Distrito de Viçosa, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/295/0016.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/295/0016.2019.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Fortinense ao Sr. José Carlos Peixoto da Silva.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/302/0017.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/302/0017.2019.pdf</t>
   </si>
   <si>
     <t>Denomina praça localizada em Guajiru e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/303/0018.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/303/0018.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Fortinense a Sra. Maria Marluce Barboza, na forma que especifica.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Gerardo Correia da Silva Júnior</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/304/0019.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/304/0019.2019.pdf</t>
   </si>
   <si>
     <t>Denomina quadra localizada em Gurguri e dá outras providências.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/305/0020.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/305/0020.2019.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/324/0021.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/324/0021.2019.pdf</t>
   </si>
   <si>
     <t>Denomina Areninha em Barro Vermelho, no Município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/47/001.2019_26wsFTk.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/47/001.2019_26wsFTk.pdf</t>
   </si>
   <si>
     <t>Declara Persona Non Grata no Município de Fortim Daniel Heliênio Silva.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Christian Chianca Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/64/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/64/002.2019.pdf</t>
   </si>
   <si>
     <t>Retira o título de Persona Non Grata no Município de Fortim dado para o Sr. João Gentil Júnior, através da indicação nº 044/1993, de 23 de maio de 1993.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Christian Chianca Pereira da Silva, Daniel Joventino Rumão (Daniel do Toinho), Flávio Cavalcante de Lima, Gerardo Correia da Silva Júnior, Igor Ciríaco da Costa, Kath Anne Meira da Silva Simonassi, Orlando da Costa Oliveira, Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/234/003.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/234/003.2019.pdf</t>
   </si>
   <si>
     <t>Revoga título de Persona Non Grata e Moção de Repúdio.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_decreto_004.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_decreto_004.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Maria de Fátima de Sousa.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_decreto_005.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_decreto_005.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Elisandra Mota Nogueira.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_006.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_006.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Cidramara Soares Teixeira.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_decreto_007.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_decreto_007.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Mérito na Educação Professora Maria Ivanilde Marques Lima, a Sra. Cristina da Costa Silva.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_decreto_008.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_decreto_008.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Mérito na Educação Professora Maria Ivanilde Marques Lima, a Sra. Marília de Aquino Costa.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_decreto_009.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_decreto_009.2019.pdf</t>
   </si>
   <si>
     <t>Concede Prêmio Mérito na Educação Professora Maria Ivanilde Marques Maia, a Sra. Maria Luiza Oliveira Costa.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/56/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/56/001.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Fortim a filiar-se com a União dos Vereadores e Câmaras do Ceará - UVC e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf</t>
   </si>
   <si>
     <t>Cria e Institui a Bandeira do Poder Legislativo de Fortim - Ceará.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/257/pr_003.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/257/pr_003.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Prêmio Mérito na Educação Professora "Maria Ivanilde Marques Maia”, o âmbito do Município de Fortim dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/271/004.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/271/004.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 001/2001 que dispõe sobre o Regimento Interno.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/259/005.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/259/005.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 003/2019, de 06 de junho de 2019.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/309/006.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/309/006.pdf</t>
   </si>
   <si>
     <t>Aprova as instruções normativas do Sistema de Controle Interno - SCI, que dispõe sobre a adoção de procedimentos e atos, no âmbito do Poder Legislativo do Município do Fortim.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/313/007.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/313/007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Controle Patrimonial e Almoxarifado do Poder Legislativo de Fortim.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/314/008.19.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/314/008.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Contabilidade do Poder Legislativo de Fortim.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/315/009.19.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/315/009.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Recursos Humanos do Poder Legislativo de Fortim.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/316/010.19.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/316/010.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Licitações e Contratos do Poder Legislativo de Fortim.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/317/011.19.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/317/011.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Instruções Normativas do Sistema de Transporte do Poder Legislativo de Fortim.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/167/001.2019_P14sGat.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/167/001.2019_P14sGat.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento e seguranças nas creches e escolas públicas municipais.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/168/002.2019_4fxngon.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/168/002.2019_4fxngon.pdf</t>
   </si>
   <si>
     <t>Indica ao Governo Municipal a firmar Termo de Parceria com Organizações da Sociedade Civil de Interesse Público, denominadas OSCIP's, objetivando a formação de vínculo de cooperação para o fomento e execução das atividades de interesse público no âmbito do Município de Fortim.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/203/emenda_001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/203/emenda_001.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do Artigo 3º do Projeto de Lei  nº 009/2019 de autoria da Vereadora Kath Anne Meira da Silva Simonassi, na forma que indica.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/204/emenda_001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/204/emenda_001.2019.pdf</t>
   </si>
   <si>
     <t>Suprime parte do art. 1º do Projeto de Lei nº 009/2019 de autoria da Vereadora Kath Anne Meira Simonassi na forma que indica.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Daniel Joventino Rumão (Daniel do Toinho), Flávio Cavalcante de Lima, Gerardo Correia da Silva Júnior, Igor Ciríaco da Costa, Kath Anne Meira da Silva Simonassi, Orlando da Costa Oliveira, Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra a proposta de desestatização e consequente privatização da Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>MOCP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/001.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Roberto Lima Vieira "Roberto do João Lino", ocorrido no dia 17 de junho de 2019, aos 56 anos de idade em Fortaleza.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/202/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/202/002.2019.pdf</t>
   </si>
   <si>
     <t>Manifesta a presente Moção de Pesar pelo falecimento do Sr. José Carlito Vieira, ocorrido no dia 13 de agosto de 2019.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplauso e Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/62/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/62/001.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Marco Antônio Praxedes de Moraes Filho em virtude da publicação da obro intitulada "Licitações Sustentáveis".</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/002.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/002.2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos Ilmos. Major da PM Márcio Cunha Lima, Sargento Elioenae Ferreira da Silva e o Sargento Francisco Nilton da Silva, bem como toda corporação da Polícia Militar do Ceará, pelo brilhante trabalho realizado no Município de Fortim, com o Programa PROERD capacitando nossos jovens com informações e habilidades necessárias para viver de maneira saudável sem drogas e violência.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/57/001.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/57/001.2019.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a Sessão Ordinária do dia 25 de fevereiro (Segunda-Feira), para o dia 26 (Terça-Feira) do corrente mês e ano, no mesmo horário.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/58/002.2019_pVKwccB.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/58/002.2019_pVKwccB.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a Sessão Ordinária designada a Segunda-Feira, dia 04 de março de 2019, para Sexta-Feira dia 08 de março do corrente ano.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf</t>
   </si>
   <si>
     <t>Que haja Sessão Ordinária no dia 15 de março (Sexta-Feira) do corrente mês e ano, no mesmo horário.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício e em anexo, cópia deste requerimento ao Ilustríssimo Senhor Secretário de Segurança Pública do Estado do Ceará, solicitando informações detalhadas sobre a investigação do fato ocorrido na segunda-feira de carnaval, no dia 04 de março de 2019, com o óbito do jovem Vitor da Silva Barbosa, de 19 (dezenove) anos de idade, após conflitos com Policiais Militares, venho requerer informações detalhadas sobre a investigação do referido caso, com a maior brevidade possível.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a Sessão Ordinária designada à Segunda-Feira, dia 25 de março de 2019, para Sexta-Feira dia 22 de março do corrente ano.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal, bem como a Secretaria de Obras, a manutenção da estrada que liga Guajiru á Capivara, se possível, calçamento no trecho da comunidade de Capivara.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/71/007.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/71/007.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a instalação de 01 (um) cata-vento no poço existente na comunidade de Tanques, pertencente a este Município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/72/008.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/72/008.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal, bem como a Secretaria de Obras, solicitando a reforma do Posto de Saúde na localidade de Guajiru, neste Município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/73/009.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/73/009.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a Construção de 01 (uma) Praça Pública na Comunidade do Olho D' Água, neste Município.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/74/010.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/74/010.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando a implantação de 01 (Uma) Areninha Tipo II na Comunidade de Barro Vermelho, pertencente à este Município.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/119/011.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/119/011.2019.pdf</t>
   </si>
   <si>
     <t>Envie ofício em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando Pavimentação para a Travessa Maria Nunes, na Cidade de Fortim - Ceará.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/120/012.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/120/012.2019.pdf</t>
   </si>
   <si>
     <t>Envie ofício em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando Pavimentação para a Travessa Cícero Teixeira, na Cidade de Fortim - Ceará.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/121/013.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/121/013.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício e cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim-CE e ao Secretário de Obras, para procederem com o reparo imediato da malha asfáltica da estrada que liga Guajiru ao Pau d'Olho ou acionem o Governo Estadual, que por ocasião da duplicação da via Guajiru/Fortim reformou o mencionado trecho. Contudo, que já se encontra completamente deteriorado, não se sabe se pela qualidade da obra executada ou se pelo trafego intenso de veículos pesados que trafegam pela via rumo aos parques eólicos. Necessitando assim, de uma intervenção do Executivo Municipal para sanar o problema do citado trecho.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/122/014.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/122/014.2019.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício e cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim-CE, para estudo de viabilidade de implantação do Projeto Bombeiro Civil Municipal, que segue anexo a este requerimento com forma de sugestão ao Executivo Municipal</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/123/015.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/123/015.2019.pdf</t>
   </si>
   <si>
     <t>O requerimento que tem por objeto solicitar ao excelentíssimo Prefeito Municipal de Fortim e Governador do Estado do Ceará, que viabilizem_x000D_
 a Instalação do Projeto Brinquedo Praça no Largo Central da Rua Francisco Agostinho, na Cidade de Fortim - Ceará</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/124/016.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/124/016.2019.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a Sessão Ordinária do dia 13 de maio (Segunda-Feira), para o dia 17 (Sexta-Feira) do corrente mês e ano, no mesmo horário.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/125/017.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/125/017.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a construção de 01 uma) academia ao ar livre na praça situada a rua Nossa Senhora do Amparo, próximo a residência da ex-Prefeita Conceição Chianca.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/126/018.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/126/018.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo Prefeito de Fortim, pavimentação dos trechos que fazem parte da rua São José, na Sede da nossa Cidade.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/127/019.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/127/019.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao excelentíssimo Prefeito de Fortim, a ampliação da Iluminação Pública nos trechos da rua São José, na Sede da nossa Cidade de Fortim.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/128/020.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/128/020.2019.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Chefe do Poder Executivo, o retorno da realização dos festejos juninos em nossa cidade, com festival de quadrilhas e atrações musicais para a valorização de nossa cultura nordestina.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/129/021.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/129/021.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado um ofício e cópia deste requerimento ao Exmº. Prefeito Municipal de Fortim-CE e a Secretaria de Educação, para procederem com levantamento das escolas que não possuem laboratório de informática e daqueles que já possuem, verifiquem se todos os itens necessários para o pleno funcionamento e acesso internet estão devidamente ativos, caso não estejam, que seja dado a devida manutenção ao equipamentos, pondo-os em funcionamento. Requerendo para tanto, que na medida da viabilidade econômica do município que se instale paulatinamente rede de internet, computadores e impressoras em todas as escolas de Fortim.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/130/022.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/130/022.2019.pdf</t>
   </si>
   <si>
     <t>Seja enviado um ofício e cópia deste requerimento ao Exmº. Prefeito Municipal de Fortim-CE e ao Secretário de Obras, para que procedam com a Notificação aos proprietários de terrenos baldios localizados no Município de Fortim, sobretudo nas áreas urbanas e de maior tráfego de pessoas, e caso estes não providenciem a limpeza dos terrenos baldios da área urbana, que o próprio município proceda com a limpeza, cobrando posteriormente o serviço dos proprietários dos mesmos, através do IPTU.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/131/023.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/131/023.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Prefeito de Fortim, a execução de serviços de limpeza, bem como  a capinagem nas ruas do Distrito de Viçosa,na cidade de Fortim-Ce.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/132/024.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/132/024.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Prefeito Municipal de Fortim, Exmo. Sr. Naselmo Ferreira, bem como ao Secretário de Obras Ilustríssimo Senhor Francisco Ribeiro da Costa (Tico), a construção de 01 (uma) academia ao ar livre no Pólo de Lazer no centro de Fortim.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/133/025.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/133/025.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a Construção de O 1 (uma) Praça Pública com a Instalação de  01 (uma) Academia ao ar livre na Rua Raimundo Sena de frente ao Centro de Eventos da Senhora Mazé Cajubá, neste Município.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/134/026.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/134/026.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto ao Chefe do Poder Executivo, o retorno da realização do desfile 7 de Setembro nas escolas Públicas do Município de Fortim/Ce.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/135/027.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/135/027.2019.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um Centro de Informações Turísticas na Cidade de Fortim, Estado do Ceará.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/136/028.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/136/028.2019.pdf</t>
   </si>
   <si>
     <t>Que seja implantada uma Ciclovia no trecho que compreende Fortim sede ao Distrito do Pontal de Maceió, ao lado da CE 123.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/137/029.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/137/029.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, que seja solicitado em regime de urgência, a construção de 01 (uma) Lombada na Rua Francisca Adriana de Moura, em frente à Igreja Evangélica Batista Filadélfia, nas proximidades desta Augusta Casa.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/138/030.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/138/030.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando a Construção de um 01 (Barquinho) de madeira, nas dependências da Praça São Pedro, sem ter a necessidade de retirar a tartaruga, já que foi um projeto do governo do estado. Solicitamos ainda, que se possível, o Poder Executivo, realize um estudo do local que será construído o referido Barquinho.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/139/031.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/139/031.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a reforma da praça da Acref, com instalação de 01 (uma) academia ao ar livre, situada a rua Francisca Adriana de Moura no centro de Fortim.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/140/032.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/140/032.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, que seja construída uma praça na Localidade do Coqueirinho I, se possível com uma Mini Brinquedopraça e_x000D_
 uma Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/141/033.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/141/033.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, que sejam feitos serviços de capinagem e limpeza de ruas em todas as localidades do Município de Fortim.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/142/034.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/142/034.2019.pdf</t>
   </si>
   <si>
     <t>Que seja que seja enviado oficio, ao Excelentíssimo Senhor Prefeito Municipal Naselmo Ferreira, com cópia para o Ilustríssimo Secretário de Obras e Infraestrutura, encaminhando também, cópia reprográfica para a Ilustríssima Senhora Secretária Municipal de Educação, reiterando a necessidade de proceder a construção da cobertura da quadra de esporte da Escola Municipal Edson Barbosa, na localidade de Guajiru, cuja a metragem corresponde a 18 metros de cumprimento e 12 de largura.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/143/035.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/143/035.2019.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício, ao Excelentíssimo Senhor Prefeito Municipal Naselmo Ferreira, com cópia para o Ilustríssimo Secretário de Obras e Infraestrutura,_x000D_
 requer em face já iniciada a reforma da quadra de esporte da Vila Mota, a construção da cobertura da mesma, localizada na comunidade de Guajiru.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/144/036.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/144/036.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, que seja feito serviço de pavimentação com piso intertravado no canteiro Central da rua José Bandeira Gondim, na Sede do Município de Fortim.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/145/037.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/145/037.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, que seja concluída a pavimentação da rua José Bandeira Gondim, na Sede do Município de Fortim.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/146/038.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/146/038.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a realização de terraplanagem na estrada pertencente à rua do Cajueiro, em Pontal de Maceió.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/147/039.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/147/039.2019.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, o ilosalamento para banhistas da área do Canto da Barra, dando início a Ponte da Associação até a parte do começo do mangue, depois do Sr. Wellington, e ainda os trechos entre o Hotel Vila Selvagem e o Sr. Dedé, proibindo assim, o tráfego de carros automotivos, como buggy, exceto os veículos que estão a trabalho, que tem a necessidade de trafegar nos trechos acima citados.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/150/040.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/150/040.2019.pdf</t>
   </si>
   <si>
     <t>Seja solicitado a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a urbanização da área do Canto da Barra, localizado nas proximidades da Associação, no trecho que dá início ao restaurante do Ivo, estendendo-se até o sr. Wellington, incluindo ainda, a construção de 01 (um) estacionamento para veículos de grande porte, que conduzem turistas, bem como ônibus, vans, dentre outros.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/151/041.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/151/041.2019.pdf</t>
   </si>
   <si>
     <t>Seja solicitado junto ao Excelentíssimo Senhor Prefeito Municipal de Fortim Naselmo Ferreira, bem como a Secretaria de Obras, a proceder com a limpeza e capinagem na parte externa e interna do cemitério da Comunidade de Tapuio, pertencente a este Município.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/152/042.2019_wpYz1fu.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/152/042.2019_wpYz1fu.pdf</t>
   </si>
   <si>
     <t>Seja solicitado junto ao Excelentíssimo Senhor Prefeito Municipal de Fortim Naselmo Ferreira, bem como a Secretaria de Obras, a abertura da estrada que liga Tapuio ao açude do Córrego do Jacinto, em virtude do matagal ter tomado de conta das margens do referido trecho.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/153/043.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/153/043.2019.pdf</t>
   </si>
   <si>
     <t>Seja solicitado junto ao Excelentíssimo Senhor Prefeito Municipal de Fortim Naselmo Ferreira, bem como a Secretaria de Turismo e Cultura, a possível contratação de 01 (um) professor de inglês, para dar aulas gratuitas aos cidadãos que trabalhem em atividades ligadas ao turismo, no município de Fortim, Estado do Ceará.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/154/044.2019_pB5gI3v.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/154/044.2019_pB5gI3v.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Poder Executivo de Fortim, junto a Secretaria de Saúde, a possibilidade de criação de campanha gratuita de castração de animais de ruas, na sede, bairros e localidades pertencentes á este Município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/164/045.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/164/045.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo providências junto à Secretaria de Infraestrutura do Município de Fortim, no sentido de promover um Projeto objetivando O PLANTIO DE ÁRVORES EM TODA EXTENSÃO DO CANTEIRO CENTRAL DA AVENIDA JOAQUIM CRISÓSTOMO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/165/046.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/165/046.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo providências para INSTALAÇÃO DE BANHEIROS FIXOS PERMANENTES OU BANHEIROS QUÍMICOS REMOVÍVEIS EM PRAIAS E LOCAIS DE BANHO NO RIO JAGUARIBE TAIS COMO O CANTO DA BARRA, ZÉ DE DODÔ E PRÓXIMO A BARRACA DO GILSON NA VIÇOSA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/197/047.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/197/047.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo providências para instalação de um super poste com quatro luminárias na entrada da avenida Joaquim Crisóstomo, em frente ao portal de entrada da Cidade de Fortim - Ceará.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/198/048.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/198/048.2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal de Fortim, providências para substituição por lâmpadas LED com maior potência as lâmpadas dos postes de iluminação pública próximos das barracas no Canto da Barra.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/199/049.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/199/049.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que sejam tomadas providências para a cobertura da Quadra de Esportes da localidade do Gurguri.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/200/050.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/200/050.2019.pdf</t>
   </si>
   <si>
     <t>Requer a expedição de ofícios pela Câmara Municipal de Fortim aos órgãos de trânsito competentes (DETRAN/CE e DERT) para providenciar a devida sinalização das localidades municipais, com especialidades as praias de Pontal do Maceió e Canto da Barra.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/201/051.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/201/051.2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado, junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras que proceda com limpeza e capina em toda extensão da entrada e das principais ruas da localidade de Guagiru, bem com o reparo das lâmpadas queimadas dos postes.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/229/052.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/229/052.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal de Fortim, providências para instalação de lâmpadas LED na iluminação da Praça ao lado do Hospital Municipal Waldemar Alcântara, na sede do Município de Fortim - Ceará.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/230/054.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/230/054.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal bem como a Secretaria de Obras que sejam tomadas providências para a pavimentação da estrada que liga o Gurguri de cima ao Gurguri de baixo, iniciando ao lado da Assembleia de Deus e se estendendo até o final do trecho conhecido como "Vila".</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/231/055.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/231/055.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Sr. Prefeito Municipal, bem como à Secretaria Municipal de Desenvolvimento Urbano (obras) que sejam  realizados serviços de podagem e retirada de entulhos de construção, iniciando nas imediações da CE-040 sentido Aracati, próximo a bomba de água, com continuação na rua Clicéro Pedro, esquina com Igreja Católica da Comunidade da Lagoa da Viçosa.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/232/056.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/232/056.2019.pdf</t>
   </si>
   <si>
     <t>Solicita a Prefeitura Municipal de Fortim que seja analisada a possibilidade da compra de 02 (dois) terrenos para a construção de 02 (dois) estacionamentos, um localizado em Pontal do Maceió e outro no Canto da Barra.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/235/057.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/235/057.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Prefeito de Fortim, através da Secretaria Municipal de Desenvolvimento Urbano, a ampliação da rede elétrica com iluminação pública da rua Damião Rufino, no distrito de Viçosa, terminando na CE 040.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/236/058.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/236/058.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Presidente da Câmara Municipal de Fortim, que envie ofícios de congratulação e cópia deste requerimento ao PREFEITO NASCELMO DE SOUSA FERREIRA, À TODAS AS ESCOLAS MUNICIPAIS, À ESCOLA ESTADUAL DE EDUCAÇÃO PROFISSIONAL PROFESSORA ELSA MARIA PORTO COSTA LIMA - ARACATI, À BANDA MUNICIPAL CAETANO GUEDES DE FORTIM, À BANDA DE PERCUSSÃO ALFA SHOW DA ESCOLA RAIMUNDA DUARTE TEIXEIRA DE HORIZONTE, À BANDA MUNICIPAL DE PALHANO EUSÉBIO DE OLIVEIRA, À BANDA MARCIAL MESTRE IAGA DA EMEF BOM JESUS DOS NAVEGANTES DA PRAINHA DO CANTO VERDE, À ORQUESTRA DE SOPROS DE ICAPUÍ, À BANDA MUNICIPAL DE ITAIÇABA MAESTRO JOSÉ FALCÃO, E ÀS DEMAIS ENTIDADES PRESENTES NO DESFILE CÍVICO EM COMEMORAÇÃO AO DIA 7 DE SETEMBRO NA CIDADE DE FORTIM - CEARÁ, DENTRE AS QUAIS CITO O EXÉRCITO BRASILEIRO, A MARINHA, A POLÍCIA MILITAR E OS BOMBEIROS MILITARES E CIVIS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/237/059.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/237/059.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito de Fortim o envio de ofícios aos órgãos de trânsito do Estado do Ceará solicitando estudos de viabilidade para a implantação de sinalização horizontal, vertical e lombada eletrônica no trecho compreendido entre a Quadra próximo a Câmara Municipal, finalizando na rotatória em frente à Praça São Pedro no Município de Fortim.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/238/060.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/238/060.2019.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Poder Executivo de Fortim informações acerca da lei n° 717/2019, de 16 de abril de 2019 no sentido de esclarecer a esta casa quanto às providências tomadas em relação ao cumprimento da referida norma jurídica.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/239/061.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/239/061.2019.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria da Câmara Municipal de Fortim, coloque o nome do Plenário da Câmara Municipal de Fortim, denominado Plenário Maria José da Costa Moura, em todas as proposições que passem pela apreciação da Câmara, das suas comissões, da mesa diretora e da presidência dessa Casa Legislativa.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/286/062.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/286/062.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito de Fortim, Naselmo de Sousa Ferreira, através da Secretaria de Desenvolvimento Urbano, pavimentação ao lado da rua Cícero Teixeira, em frente a Unidade Básica de Saúde Bella Rovere.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/287/063.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/287/063.2019.pdf</t>
   </si>
   <si>
     <t>Encaminhe ofício e cópia do referido Requerimento ao Excelentíssimo Sr. Prefeito Municipal, solicitando uma ambulância para atender as localidades de Guajiru, Campestre, Barro Vermelho, Olho D'água, Tapuio e Mosquito, tendo como base de localização para o veículo o posto de saúde de Barro Vermelho.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/285/064.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/285/064.2019.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Excelentíssimo Prefeito de Fortim, Naselmo de Sousa Ferreira, a reforma da Escola Professora Maria Luiza, localizada na Avenida Joaquim Crisóstomo, cidade de Fortim - CE.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/298/065.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/298/065.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo prefeito de Fortim, Naselmo de Sousa Ferreira, através da Secretaria de Desenvolvimento Urbano, a revitalização da quadra de esportes no Tanque Velho, no distrito de Viçosa, com pintura da arquibancada, reparo da rede de proteção, redes para as traves, tabela e aro para prática de basquete e pintura do piso.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/299/066.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/299/066.2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja antecipada a Sessão Ordinária do dia 28 de outubro de 2019 (segunda-feira), para o dia 24 de outubro (quinta-feira) do corrente ano.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/300/067.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/300/067.2019.pdf</t>
   </si>
   <si>
     <t>Solicita junto a Prefeitura Municipal de Fortim, que seja realizada a reforma com ampliação da praça José Scipião com arruamento lateral, no distrito de Viçosa, no Município de Fortim, através da Secretaria de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/242/068.2019_GAYX0Gi.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/242/068.2019_GAYX0Gi.pdf</t>
   </si>
   <si>
     <t>Solicita junto a Prefeitura Municipal de Fortim, que seja realizado a reforma e ampliação de praça e arruamento lateral no Distrito de Barra, no Município de Fortim, através da Secretaria de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/243/069.2019_TYwZBor.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/243/069.2019_TYwZBor.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício e cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim-CE, solicitando a construção de 01 (uma) Escola de Ensino Fundamental, regular, com 08 (oito) salas de aula, através da Secretaria de Educação, do Município de Fortim - CE, a ser definido a critério do Governo Municipal de Fortim as diretrizes e local para construção da mesma.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/284/070.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/284/070.2019.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício e em anexo, cópia deste requerimento aoExmo. Prefeito Municipal de Fortim, bem como a Secretaria Municipal de Desenvolvimento Urbano, solicitando a realização de obras de Pavimentação asfáltica e em pedra tosca na Rua Francisco Augustinho, na sede do Município de Fortim/CE.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/244/071.2019_v9vL6ui.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/244/071.2019_v9vL6ui.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício e em anexo, cópia deste Requerimento ao Exmo. Prefeito Municipal de Fortim, bem como a Secretaria Municipal de Desenvolvimento Urbano, solicitando a realização de serviços de limpeza e obras de reparo na escada que dá acesso ao Rio Jaguaribe, localizada ao lado da Pousada do Kel na localidade de Viçosa.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/245/072.2019_1QZAzuN.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/245/072.2019_1QZAzuN.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Exmo. Prefeito Municipal de Fortim, bem como à Secretaria Municipal de Desenvolvimento Urbano, e em anexo, cópia deste requerimento que solicita a realização de obras de pavimentação na Rua João Braga Monteiro na localidade de Pontal de Maceió.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/246/073.2019_21jif9n.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/246/073.2019_21jif9n.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Exmo. Prefeito de Fortim, Naselmo de Sousa Ferreira, através da Secretaria Municipal de Desenvolvimento Urbano, a reforma do piso da rua que passa ao lado da Areninha Caetano Guedes, trocando a pavimentação de pedra tosca por pavimentação com blocos intertravados de concreto.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/291/074.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/291/074.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito de Fortim, Naselmo de Sousa Ferreira, através da Secretaria Municipal de Desenvolvimento Urbano, a reforma da pavimentação da Rua Rita Bandeira Gondim e que, após a citada obra, a mesma passe a ter a circulação de veículos em sentido único.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/306/075.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/306/075.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito de Fortim, Naselmo de Sousa Ferreira, a implantação de uma mini Jangada em frente ao portal de entrada da cidade de Fortim, que possuí acesso pela avenida Joaquim Crisóstomo, com iluminação projetada para a mesma a fim de iluminar o local no período noturno.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/307/076.2019.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/307/076.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito de Fortim, Naselmo de Sousa Ferreira, a implantação de uma via de acesso para os pedestres chegarem às margens do Rio Jaguaribe, na Rua da Poeira, Distrito de Viçosa.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/311/078.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/311/078.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Fortim através da Secretaria Municipal de Desenvolvimento Urbano, a construção de uma academia ao ar livre na localidade de Olho D’água.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/312/079.2019_xHMc7b3.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/312/079.2019_xHMc7b3.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal a construção de uma praça equipada com iluminação noturna, bancos, equipamentos de lazer e parquinho infantil na localidade de Córrego do Maceió</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/319/080.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/319/080.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Prefeito Municipal de Fortim, bem como à Secretaria Municipal de Desenvolvimento Urbano, providências para instalação de uma tampa na cacimba da localidade de Barreira, no distrito de Viçosa, bem como a limpeza no interior da mesma.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/325/081.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/325/081.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Exmo. Senhor Prefeito Municipal de Fortim Naselmo de Sousa Ferreira, bem como a Secretaria Municipal de Desenvolvimento Urbano, a coberta de uma cacimba existente na comunidade de Tapuio, próximo a residencia da Sra. Margarida.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/</t>
+    <t>http://sapl.fortim.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Seja realizada uma sessão extraordinária, após o termino desta sessão ordinária, dispensando os interstícios regimentais para apreciação do Projeto de Lei nº 017/2019 – Oriundo do Executivo, que dispõe sobre a ratificação da alteração do contrato de Constituição de Consórcio Internacional de Gestão Integrada para Aterro de Resíduos Sólidos - COMARES - UVC, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Seja realizada uma sessão extraordinária, após o termino desta sessão ordinária, dispensando os interstícios regimentais para apreciação do Projeto de Lei nº 018/2019 – Oriundo do Executivo, altera os arts. 1º e 4º da Lei Municipal nº 741/2019, de 19 de novembro de 2019, corrigindo erro material na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Seja realizada uma sessão extraordinária, após o termino desta sessão ordinária, dispensando os interstícios regimentais para apreciação do Projeto de Lei nº 020/2019 – Oriundo do Executivo, que autoriza o Parcelamento de débitos junto à Receita Federal do Brasil, dos Processos especificados, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Solicita a realização de uma Sessão Extraordinária no dia 13 de dezembro, sexta feira, ás 17h.</t>
   </si>
 </sst>
 </file>
 
@@ -2085,67 +2085,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/49/001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/50/002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/205/003.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/51/001.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/63/002.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/52/001.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/53/002.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/54/003.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/55/004.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/59/005.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/159/006.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/160/007.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/161/008.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/163/009.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/149/010.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/148/011.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/162/012.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/233/013.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/240/014.2019_v1NQgf1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/283/0015.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/297/0016.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/308/17.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/318/0018.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/320/0019.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/321/0020.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/327/0021.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/60/001.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/61/002.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/156/003.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/157/004.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/158/005.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/155/pl_006.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/169/007.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/166/008.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/170/009.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/171/010.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/241/011.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/280/0012.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/281/0013.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/282/0014.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/292/0015.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/295/0016.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/302/0017.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/303/0018.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/304/0019.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/305/0020.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/324/0021.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/47/001.2019_26wsFTk.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/64/002.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/234/003.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_decreto_004.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_decreto_005.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_006.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_decreto_007.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_decreto_008.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_decreto_009.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/56/001.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/257/pr_003.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/271/004.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/259/005.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/309/006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/313/007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/314/008.19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/315/009.19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/316/010.19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/317/011.19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/167/001.2019_P14sGat.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/168/002.2019_4fxngon.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/203/emenda_001.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/204/emenda_001.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/001.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/202/002.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/62/001.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/002.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/57/001.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/58/002.2019_pVKwccB.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/71/007.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/72/008.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/73/009.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/74/010.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/119/011.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/120/012.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/121/013.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/122/014.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/123/015.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/124/016.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/125/017.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/126/018.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/127/019.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/128/020.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/129/021.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/130/022.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/131/023.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/132/024.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/133/025.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/134/026.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/135/027.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/136/028.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/137/029.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/138/030.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/139/031.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/140/032.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/141/033.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/142/034.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/143/035.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/144/036.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/145/037.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/146/038.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/147/039.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/150/040.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/151/041.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/152/042.2019_wpYz1fu.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/153/043.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/154/044.2019_pB5gI3v.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/164/045.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/165/046.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/197/047.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/198/048.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/199/049.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/200/050.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/201/051.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/229/052.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/230/054.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/231/055.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/232/056.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/235/057.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/236/058.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/237/059.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/238/060.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/239/061.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/286/062.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/287/063.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/285/064.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/298/065.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/299/066.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/300/067.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/242/068.2019_GAYX0Gi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/243/069.2019_TYwZBor.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/284/070.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/244/071.2019_v9vL6ui.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/245/072.2019_1QZAzuN.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/246/073.2019_21jif9n.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/291/074.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/306/075.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/307/076.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/311/078.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/312/079.2019_xHMc7b3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/319/080.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/325/081.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/49/001.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/50/002.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/205/003.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/51/001.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/63/002.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/52/001.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/53/002.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/54/003.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/55/004.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/59/005.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/159/006.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/160/007.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/161/008.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/163/009.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/149/010.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/148/011.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/162/012.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/233/013.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/240/014.2019_v1NQgf1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/283/0015.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/297/0016.2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/308/17.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/318/0018.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/320/0019.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/321/0020.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/327/0021.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/60/001.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/61/002.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/156/003.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/157/004.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/158/005.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/155/pl_006.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/169/007.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/166/008.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/170/009.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/171/010.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/241/011.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/280/0012.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/281/0013.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/282/0014.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/292/0015.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/295/0016.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/302/0017.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/303/0018.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/304/0019.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/305/0020.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/324/0021.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/47/001.2019_26wsFTk.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/64/002.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/234/003.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_decreto_004.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_decreto_005.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_decreto_006.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_decreto_007.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_decreto_008.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_decreto_009.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/56/001.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/66/002.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/257/pr_003.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/271/004.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/259/005.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/309/006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/313/007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/314/008.19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/315/009.19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/316/010.19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/317/011.19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/167/001.2019_P14sGat.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/168/002.2019_4fxngon.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/203/emenda_001.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/204/emenda_001.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/296/001.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1221/001.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/202/002.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/62/001.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/1222/002.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/57/001.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/58/002.2019_pVKwccB.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/67/003.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/68/004.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/69/005.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/70/006.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/71/007.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/72/008.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/73/009.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/74/010.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/119/011.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/120/012.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/121/013.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/122/014.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/123/015.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/124/016.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/125/017.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/126/018.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/127/019.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/128/020.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/129/021.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/130/022.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/131/023.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/132/024.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/133/025.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/134/026.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/135/027.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/136/028.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/137/029.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/138/030.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/139/031.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/140/032.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/141/033.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/142/034.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/143/035.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/144/036.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/145/037.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/146/038.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/147/039.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/150/040.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/151/041.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/152/042.2019_wpYz1fu.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/153/043.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/154/044.2019_pB5gI3v.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/164/045.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/165/046.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/197/047.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/198/048.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/199/049.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/200/050.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/201/051.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/229/052.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/230/054.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/231/055.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/232/056.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/235/057.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/236/058.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/237/059.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/238/060.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/239/061.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/286/062.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/287/063.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/285/064.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/298/065.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/299/066.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/300/067.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/242/068.2019_GAYX0Gi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/243/069.2019_TYwZBor.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/284/070.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/244/071.2019_v9vL6ui.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/245/072.2019_1QZAzuN.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/246/073.2019_21jif9n.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/291/074.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/306/075.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/307/076.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/311/078.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/312/079.2019_xHMc7b3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/319/080.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2019/325/081.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="236.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>