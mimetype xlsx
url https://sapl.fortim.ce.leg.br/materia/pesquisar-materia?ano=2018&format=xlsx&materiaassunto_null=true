--- v0 (2025-10-17)
+++ v1 (2026-04-28)
@@ -54,1298 +54,1298 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Gerardo Correia da Silva Júnior, Igor Ciríaco da Costa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/578/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/578/001.2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do artigo 17 da LOM, na forma que indica.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/639/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/639/001.2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR, NOS MOLDES DO REGIME ADMINISTRATIVO DA LEI FEDERAL Nº 11.350/2006, SELEÇÃO PÚBLICA SIMPLIFICADA PARA A CONTRATAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE E DE AGENTES DE COMBATE ÀS ENDEMIAS, CRIA CARGOS, NA_x000D_
 FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/640/002.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/640/002.2018.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA SUBITEM AO ITEM 7 DO ANEXO VII DA LEI COMPLEMENTAR Nº 010/2013, DE 19 DE DEZEMBRO DE 2013, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/</t>
+    <t>http://sapl.fortim.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar nº 032/2017, de 03 de outubro de 2017, na forma que indica.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/642/004.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/642/004.2018.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Complementar nº 031/2017, de 03 de outubro de 2017, na forma que indica.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/643/005.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/643/005.2018.pdf</t>
   </si>
   <si>
     <t>ALTERA AS TABELAS AUXILIARES DO ANEXO XV DA LEI COMPLEMENTAR DE Nº 010/2013, DE 19 DE DEZEMBRO DE 2013, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/247/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/247/001.2018.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento mínimo dos servidores públicos do Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/248/002.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/248/002.2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 619/2017, de 20 de fevereiro de 2017, na forma que indica e dá outras providências</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/249/003.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/249/003.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da exploração comercial de atividades náuticas nas Praias e no Rio Jaguaribe, no Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/250/004.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/250/004.2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 553/2015, de 25 de maio de 2015, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/251/005.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/251/005.2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 619/2019, de 20 de fevereiro de 2017, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/252/006.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/252/006.2018.pdf</t>
   </si>
   <si>
     <t>Altera com o reajuste de 6,81% (seis virgula oitenta e um por cento), respectivamente, os anexos V e VII, da Lei Municipal n° 262/2016, com as modificações já introduzidas pela leis municipais nºs 306/2008, 331/2009, 590/2016 e 630/2017, que estabelecem as tabelas vencimentais dos professores do Município de Fortim, na forma que indica e dá potras providências,</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/253/007.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/253/007.2018.pdf</t>
   </si>
   <si>
     <t>Institui a Festa da Família Cristã, na Semana de Comemoração da Emancipação do Município de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/254/008.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/254/008.2018.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Incentivo Empresarial de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/255/009.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/255/009.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de R$ 146.000,00 (cento e quarenta e seis mil reais) em  dez parcelas iguais, com vencimento no final de cada mês, retroativo a março de 2018, para o suporte financeiro ao Sistema de Saúde Vicentina Margarida de Neseau (Hospital Santa Luíza de Marilac), sediando em Aracati-CE, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/256/010.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/256/010.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentaria de 2019.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/258/011.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/258/011.2018.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Estrutura Administrativa do Município de Fortim (Lei Municipal n° 338/2009, de 30/09/2009), alterada pela Lei n° 417/2011, de 04/11/2011, e consolidada pela Lei n° 604/2016, de 29/08/2016, no âmbito da Secretaria Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/260/012.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/260/012.2018.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei de Criação do Fundo Municipal de Meio Ambiente (Lei Municipal n° 167/1999, de 30/12/1999) e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/261/013.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/261/013.2018.pdf</t>
   </si>
   <si>
     <t>Altera o § 2° do art. 3° e o caput e o § 1° do art. 6° da Lei Municipal de nº 518/2014, de 02 de junho de 2014, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/262/014.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/262/014.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização do Conselho Municipal de Turismo - COMTUR - do Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/263/015.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/263/015.2018.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Mensal para os Servidores Efetivos ocupantes do cargo de Fiscal de Obras e Serviços Públicos, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/264/016.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/264/016.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir adicional ao vigente orçamento o crédito especial que indica e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/265/017.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/265/017.2018.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/266/018.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/266/018.2018.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/267/019.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/267/019.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Pagamento dos Benefícios de Aposentadoria e Pensão logo após o registro do Ato Concessivo pelo Município, na forma  que indica e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/268/020.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/268/020.2018.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/269/021.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/269/021.2018.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 4° da Lei Municipal n° 354, de 21 de dezembro de 2009, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/270/022.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/270/022.2018.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Banda Municipal de Fortim denomina "Banda Municipal Caetano Guedes Rodrigues"; institui o programa Bolsa-Auxilio de Incentivo Cultural e dá outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/272/023.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/272/023.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização e Funcionamento do Conselho Tutelar e sobre o Regime Jurídico dos Conselheiros Tutelares de Fortim, e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/273/024.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/273/024.2018.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 da Lei Municipal n° 265, de 30 de junho de 2016, alterada pela Lei Municipal de n° 354, de 21 de dezembro de 2009, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/274/025.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/274/025.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho da Cidade de Fortim, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/275/026.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/275/026.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar 50% do incentivo financeiro recebido do Fundo Estadual de Saúde  - FUNDES estabelecido na Resolução nº 52/2018 - CESAU, aos profissionais de vigilância em saúde, nos termos da resolução CMS/Fortim n° 006/2018, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/276/027.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/276/027.2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Instituir Incentivo Financeiro aos Agentes de Combate as Endemias - ACE de Fortim, nos termos da Lei Federal n° 11.350, de 05 de outubro de 2006, acrescido das alterações posteriores, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/277/028.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/277/028.2018.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/278/029.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/278/029.2018.pdf</t>
   </si>
   <si>
     <t>Desafeta parte do bem público, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/644/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/644/001.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A NOVA PRAÇA PÚBLICA NO DISTRITO DE VIÇOSA DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/645/002.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/645/002.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ARENINHA INFANTIL SITUADA NA RUA RAIMUNDO BALA, NO MUNICÍPIO DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Gerardo Correia da Silva Júnior</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/646/003.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/646/003.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA NA RUA RAIMUNDO BALA; NO MUNICÍPIO DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>Orlando da Costa Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/647/004.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/647/004.2018.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VIGENTE O SALÁRIO MÍNIMO COMO PISO DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORTIM, NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/648/005.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/648/005.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA O GINÁSIO DA ESCOLA DE ENSINO FUNDAMENTAL E MÉDIO PROFESSORA MARIA LUIZA NO CENTRO DE FORTIM.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/649/006.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/649/006.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA QUADRA ESPORTIVA NO DISTRITO DO MUNDO NOVO DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/650/007.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/650/007.2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ FORTINENSE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/651/008.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/651/008.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE BÁSICA DE SAÚDE, NO DISTRITO DA BARRA DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/652/009.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/652/009.2018.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO FORMANDO CAMPEÕES - AFC, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/653/010.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/653/010.2018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO FORTINENSE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Igor Ciríaco da Costa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/654/011.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/654/011.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE BÁSICA DE SAÚDE NO DISJRITO DO GURGURI DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/655/012.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/655/012.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A BANDA MUNICIPAL DE FORTIM, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/656/013.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/656/013.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A UNIDADE BÁSICA DE SAÚDE NO DISTRITO DO JARDIM DE BAIXO DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/657/014.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/657/014.2018.pdf</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/658/015.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/658/015.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ARENINHA TIPO II NO MUNICÍPIO DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/659/016.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/659/016.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA O GINÁSIO DE ESPORTES DA ESCOLA DE ENSINO FUNDAMENTAL PROFESSORA EMÍLIA QUEIROZ NO DISTRITO DO PONTAL DE MACEIÓ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/660/017.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/660/017.2018.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA DA COMUNIDADE DE TAPUIO, NO MUNICÍPIO DE FORTIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Kath Anne Meira da Silva Simonassi</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/48/018.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/48/018.2018.pdf</t>
   </si>
   <si>
     <t>É considera de Utilidade Pública a Associação de Jovens de Pontal do Maceió – AJPM.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/279/019.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/279/019.2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Fortinense que especifica.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Christian Chianca Pereira da Silva, Gerardo Correia da Silva Júnior, Igor Ciríaco da Costa, Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/114/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/114/001.2018.pdf</t>
   </si>
   <si>
     <t>Altera redação do artigo 26 da resolução nº 001/2001, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/115/002.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/115/002.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do hino da cidade de Fortim no ambiente da câmara Municipal De Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/116/003.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/116/003.2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta redação ao art. 125 do Regimento Interno, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Orlando da Costa Oliveira, Carlos Alberto Scipião, Christian Chianca Pereira da Silva, Flávio Cavalcante de Lima, Gerardo Correia da Silva Júnior, Igor Ciríaco da Costa, Kath Anne Meira da Silva Simonassi, Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/117/004.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/117/004.2018.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 82 da Resolução nº 001/2001, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/112/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/112/001.2018.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Fortim as olimpíadas estudantis na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Carlos Alberto Scipião, Christian Chianca Pereira da Silva, Daniel Joventino Rumão (Daniel do Toinho), Flávio Cavalcante de Lima, Gerardo Correia da Silva Júnior, Igor Ciríaco da Costa, Kath Anne Meira da Silva Simonassi, Orlando da Costa Oliveira, Sipião Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/118/001.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/118/001.2018.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio contra comentário do Sr. Daniel Heliênio Silva, feito na rede social facebook.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/19/002.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/19/002.2018.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental depois de ouvido o plenário e este aprovado, que seja enviado um ofício e cópia deste requerimento ao Exmº. Prefeito Municipal de Fortim-CE e a Secretaria de Obras, para procederem com o reparo imediato da malha asfáltica da estrada que liga Guajiru ao Pau d'Olho.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/20/003.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/20/003.2018.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental depois de ouvido o plenário e este aprovado, que seja enviado mais uma vez, ofício e cópia deste requerimento ao Exmº. Prefeito Municipal de Fortim-CE, bem como a Secretaria de Obras, para que proceda com a reforma da frente da Escola Mário Teixeira, na localidade de Barra, tendo em vista que no período de chuvas, a lama intensifica na frente do mencionado local, dificultando o acesso de alunos, pais, funcionários e inclusive dos veículos que fazem o transporte das crianças.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/21/004.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/21/004.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício e em anexo cópia deste requerimento ao Exmo. Prefeito  Municipal de Fortim e a Secretaria de Obras, que seja Implantado Mecanismos de Acesso a Internet Wi-fi Livre e Gratuito na Praça nova de Viçosa, no Município de Fortim.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/22/005.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/22/005.2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a implantação de redutores de velocidade (Quebra-Molas) em frente à praia de Viçosa que tem academia ao ar livre, pertencente á este Município.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/23/006.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/23/006.2018.pdf</t>
   </si>
   <si>
     <t>Requerer que depois de ouvido o Plenário na forma Regimental, seja encaminhado ofício ao limo. Prefeito Municipal, solicitando imediata adesão ao Programa Internet para Todos e ser contempladas com a assinatura do contrato com o Ministério da Ciência, Tecnologia, Inovações e Comunicações (MCTIC), que ocorrerá_x000D_
 no próximo dia 12 de março.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/24/007.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/24/007.2018.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, depois de ouvido o Plenário e este aprovado, que seja realizada Sessão Solene no mês de Março na Câmara_x000D_
 Municipal de Fortim em data a ser definida pelo Presidente da Casa, em alusão a comemoração ao dia Internacional da Mulher.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/25/008.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/25/008.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim, bem como a Secretaria competente, solicitando a Construção de Pavimentação asfáltico em toda extensão da Avenida Joaquim_x000D_
 Crisóstomo, dando início no Farol da entrada de Fortim até a rotatória em frente á Praça São Pedro.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/26/009.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/26/009.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, que proceda com a construção de 01 (um) Chafariz no Tanque Velho, Distrito de Viçosa, onde já existe uma cacimba.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/28/010.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/28/010.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretario de Obras, a implantação de redutores de velocidade (Quebra-Molas) em frente à Casa da Dona Maria do Carmo, próximo a uma cacimba, no distrito de Viçosa, neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/29/011.2018.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/27/012.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/29/011.2018.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/27/012.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, que seja Instalada Iluminação Pública na Rua Maria do Vale, conhecida como "Beco do Belarmino", no distrito de Viçosa.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/30/013.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/30/013.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, que seja implantada uma academia ao ar livre na Praça da Rua da Verdura onde está sendo construída a Areninha Infantil, neste município.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Daniel Joventino Rumão (Daniel do Toinho)</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/31/014.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/31/014.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvido o Plenário, na devida forma regimental,  que seja solicitado junto  a Prefeitura Municipal , bem como na Secretaria de Obras, a continuação  da pavimentação  na rua Nossa Senhora das Dores, no Guajirú.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/32/015.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/32/015.2018.pdf</t>
   </si>
   <si>
     <t>Requer, à Mesa Diretora, ouvido o Plenário, na forma regimental, que seja solicitado  junto a Prefeitura Municipal, bem como a Secretaria de Obras, a implantação de 02 (dois) fotossensores nas vias direita e esquerda, no bairro Oitizeiro, no município de Fortim.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/33/016.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/33/016.2018.pdf</t>
   </si>
   <si>
     <t>Requer, à Mesa Diretora, ouvido o Plenário, na forma regimental, que seja solicitado junto a Prefeitura Municipal, bem como a Secretaria de Obras, a pavimentação  na rua José Gerônimo em frente ao Cleilson do Antonino, no Pontal do Maceió, pertencente a este Município.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/34/017.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/34/017.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado oficio e em nexo cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, a Reforma da praça da Comunidade do Barro Vermelho, neste Município.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/35/018.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/35/018.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a Reforma Geral da Quadra Poliesportiva da Comunidade da Barra, no município de Fortim.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/36/019.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/36/019.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como o Secretaria de Obras, a pavimentação da Rua Maria do Vale, conhecida como "Beco do Belarmino", no distrito de Viçosa.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/37/020.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/37/020.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a Reforma do Hospital Municipal do Fortim - Doutor Waldemar Alcântara.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/75/021.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/75/021.2018.pdf</t>
   </si>
   <si>
     <t>Requerer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja antecipada a Sessão Ordinária designada para o dia 30 de março de 2018 para o dia 28 (Quarta-Feira) do corrente mês e ano.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/76/022.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/76/022.2018.pdf</t>
   </si>
   <si>
     <t>Requerer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, solicita 01 (uma) reforma na entrada principal da Cidade de Fortim bem como a construção 01 (um) Portal em sua estrutura, ganhando uma iluminação especial, para que não fique despercebido aos que passam no local á noite.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/77/023.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/77/023.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, solicita a Construção de 01 (um) Portal no Distrito Barra, Cidade de Fortim.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/78/024.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/78/024.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, o calçamento da Travessa Mauro Cavalcante de Souza, em frente à casa do. Sr. Berlamino, no Distrito de Viçosa.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/79/025.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/79/025.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a tomada de providências legal para substituição da pavimentação ao redor da praça central de Pontal de Maceió. Pretende-se trocar por pavimentação com blocos para pavimentação de concreto.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/80/026.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/80/026.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, Requer a implantação de um grupo gerador no Hospital Municipal Waldemar Alcântara.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Christian Chianca Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/81/027.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/81/027.2018.pdf</t>
   </si>
   <si>
     <t>Requerer a mesa diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a pavimentação de 01 (uma) Rua na Localidade de Jardim. A mesma se localiza em frente ao Restaurante do Oscar, sendo uma descida que dá acesso ao Rio Jaguaribe.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/82/028.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/82/028.2018.pdf</t>
   </si>
   <si>
     <t>Requer a mesa diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, que seja construída 01 (uma) Mini Praça com parquinho para a criançada, no espaço que fica em frente ao Cemitério do Pontal de Maceió, construindo também, 01 (Um) triângulo para o tráfego de veículos em frente ao referido Cemitério .</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/83/029.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/83/029.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado oficio e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando a Construção de 01 [um] Parquinho Infantil na Escola de Ensino Fundamental de Coqueirinho, neste Município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/84/030.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/84/030.2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a Pavimentação com Bloco de Concreto Intertravado ao redor da praça Francisco Moura de Oliveira, no distrito de Viçosa.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/85/031.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/85/031.2018.pdf</t>
   </si>
   <si>
     <t>Requer o Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a Pavimentação com Bloco de Concreto intertravado ao redor da praça José Sipião, no distrito de Viçosa.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/86/032.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/86/032.2018.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo municipal, bem como a Secretaria de Obras, a instalação de 02 (dois) redutores de velocidade (Quebra-Molas), sendo o primeiro instalado no início da 1 ª residência da Comunidade do Mundo Novo e o segundo em frente à Escola da referida Comunidade.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/87/033.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/87/033.2018.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora, ouvido ao plenário, na devida forma regimental, que seja enviado ofício, ao Excelentíssimo Senhor Prefeito Municipal Naselmo Ferreira, com cópia ao ilustríssimo Secretário de Obras e Infraestrutura, encaminhando também, cópia reprográfica para a ilustríssima Senhora Secretária Municipal de Educação, mostrando a necessidade de proceder com a construção da cobertura da quadra de esportas de Escola Municipal Edson Barbosa, na localidade de Guajiru, cuja a metragem corresponde a 18 metros de comprimento e 12 de largura.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/88/034.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/88/034.2018.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora,ouvindo o plenário, na devida forma regimental, que seja solicitado, junto a Prefeitura Municipal de Fortim, bem como a Secretária de Obras que proceda com limpeza e capina em toda a extensão da entrada e das principais ruas da localidade de Guajiru, bem como o reparo das lâmpadas queimadas dos postes.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/89/035.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/89/035.2018.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício, ao Excelentíssimo Senhor Prefeito Municipal Naselmo Ferreira, com cópia ao Ilustríssimo Secretário de Obras e Infraestrutura, solicitando com maior brevidade possível, já que ainda não foi possível a execução da reforma da Praça de Guajiru já solicitada, que seja realizada a manutenção da mesma de forma periódica com os reparos necessários nos bancos, jardinagem e iluminação.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/90/036.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/90/036.2018.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental depois de ouvido o plenário e este aprovado, que seja enviado um ofício e cópia deste requerimento ao Exm°. Prefeito Municipal de Fortim-CE e a Secretaria de Obras, solicitando destinação de recursos financeiro para construção de um portal turístico na entrada da localidade de Barra, nos padrões de Pontal do Maceió e Viçosa.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/91/037.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/91/037.2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a Pavimentação com Bloco de Concreto Intertravado ao lado da Avenida Joaquim Crisóstomo, precisamente em frente ao Ginásio Narciso Pessoa. ao lado do Cemitério São Pedro.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/92/038.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/92/038.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim, bem como a Secretaria competente, solicitando ó Pavimentação na Rua Chico Ricardo que dá acesso ao Sindicato Rural de Trabalhadores e Trabalhadoras do Município de Fortim.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/93/039.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/93/039.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando a Construção de 02 (duas) Lombadas na Localidade do Barro Vermelho, 01 (Uma) próxima ao Bibi e a outra em frente à Igreja, neste Município.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/94/040.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/94/040.2018.pdf</t>
   </si>
   <si>
     <t>Requer o Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo municipal, bem como a Secretaria de Obras, solicitando a reforma da Praça com a construção de 01 (uma) Academia ao ar livre na Localidade do Jardim de Cima, em frente à residência da Dona Socorro.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/97/041.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/97/041.2018.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora desta Augusta Casa, no gozo de suas atribuições legais, vem requerer, ouvindo o plenário, na devida forma regimental, que não haja Sessão Ordinária do dia 22 de junho de 2018 (Sexta-Feira).</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/96/042.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/96/042.2018.pdf</t>
   </si>
   <si>
     <t>Requer, ouvindo o plenário, na devida forma regimental, a antecipação de Sessão Ordinária em virtude do feriado municipal do dia 29/06/2018 e definição de data de eleição da Mesa Diretora para o Biênio 2019 /2020. Com fundamento no art. 26 do Regimento Interno_x000D_
 desta Augusta Casa, tendo em vista que o dia 29 de junho de 2018, data prevista para a última Sessão Ordinária do presente semestre, recaiu sobre feriado municipal, requer a antecipação da data da referida Sessão para o dia 28 de junho de 2018 (Quinta-Feira), ás 17h, data na qual será realizada a Eleição da Mesa Diretora desta Casa, para o Biênio 2019/2020.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/98/043.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/98/043.2018.pdf</t>
   </si>
   <si>
     <t>Requerer que depois de ouvido o Plenário na forma Regimental, seja encaminhado ofício ao Sr. Prefeito Municipal, bem como ao Sr. Secretário de Obras, solicitando providências para construção de pavimentação em pedra tosca, paralelepípedo ou similar na localidade de Campestre.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/99/044.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/99/044.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício e em anexo, cópia deste requerimento ao Exmo. Prefeito Municipal de Fortim e a Secretaria de Obras, solicitando a Construção de 01 (Uma) Mini Praça em Grossos na Comunidade do Preá li, Vizinho a Fábrica do Preá Delícias e próximo a Residência da Sra. Raimundo Lúcia.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Flávio Cavalcante de Lima</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/100/045.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/100/045.2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a possibilidade de ser recuada, em 3 metros, a Praça Mauro Cavalcante, popularmente conhecida como Pólo de Lazer. O recuo seria realizado na lateral que extrema com a Rua Enoque Martins (Lateral do Free Shopping). Junto com o recuo, seria elevada a guia de acesso_x000D_
 a praça, assim como a retirada das correntes que a cercam e a implantação de uma rampa de acessibilidade.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/101/046.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/101/046.2018.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido o Plenário na forma Regimental, que a Mesa encaminhe expediente ao Secretário de Obras de Fortim, solicitando com a maior brevidade possível a construção de uma caixa de areia onde hoje existe um parquinho infantil na Praça de Guajiru para que o brinquedo possa ser reinstalado dentro da mesma.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/102/047.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/102/047.2018.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido o Plenário na forma Regimental, que a Mesa encaminhe oficio ao DER (Departamento Estadual de Edificações e Rodovias do Estado do Ceará), solicitando a colocação de uma Lombada Eletrônica na CE 040, próximo à entrada que dá acesso à Escola de Ensino Fundamental Edson Barbosa, na localidade de Guajirú - Fortim, Ceará, bem como fazer gestão junto a Prefeitura para efetivação do referido pleito.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/103/048.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/103/048.2018.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora, ouvindo o plenário, na devida forma regimental, que seja enviado ofício e em anexo cópia deste requerimento ao Exmo._x000D_
 Prefeito Municipal de Fortim e-a Secretaria de Obras, solicitando a retirada do Poste de Iluminação Pública, na Rua do Campo do Jogo, em frente à residência da senhora Josilene, conhecida como Tica, no distrito da Barra.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/104/049.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/104/049.2018.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário na forma Regimental, que a Mesa encaminhe expediente ao Secretário de Obras de Fortim, solicitando com a maior brevidade possível, a colocação de tambores para coleta de lixo nas ruas da comunidade de Guajirú.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/105/050.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/105/050.2018.pdf</t>
   </si>
   <si>
     <t>Requer, após, ouvido o Plenário na forma Regimental, que a Mesa encaminhe expediente ao Secretário de Obras de Fortim, solicitando com a maior brevidade possível o reparo em alguns trechos do calçamento em pedra tosca na comunidade de Guajirú.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/106/051.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/106/051.2018.pdf</t>
   </si>
   <si>
     <t>Requer, após, ouvido o Plenário na forma Regimental, que a Mesa encaminhe expediente ao Governo Municipal de Fortim, bem como a Secretaria de Obras e a Enel Distribuição Ceará, solicitando com a maior brevidade possível a verificação, conserto ou trocado transformador de energia elétrica localizado na Rua Nossa Senhora das Dores, próximo a residência do Senhor Totô na Comunidade de Guajirú.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/107/052.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/107/052.2018.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal, bem como a Secretaria de Obras, a continuação da Iluminação Pública na Rua Suely Martins, no Guajiru.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/108/053.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/108/053.2018.pdf</t>
   </si>
   <si>
     <t>Requer à mesa diretora, ouvindo o plenário, na devida forma regimental, que seja solicitado junto a Prefeitura Municipal de Fortim, bem como a Secretaria de Obras, a construção de Lombadas nos trechos de maior fluxo de veículos e de pessoas, que compreende as Comunidades de Guajirú ao Podoí.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/109/054.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/109/054.2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, que seja solicitado junto ao Poder Executivo Municipal, bem como a Secretaria de Obras, a construção de muros para proteção dos Postos de Saúde das Comunidades do Olho D'Água e da Volta Grande.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Requer após ouvido o Plenário na forma Regimental, que a Mesa encaminhe expediente ao Governo Municipal de Fortim, bem como a Secretaria de Obras e ao SISAR/BBJ (Sistema Integrado de Saneamento Rural), Sede em Russas, solicitando com a maior brevidade possível a ampliação da rede de_x000D_
 abastecimento de água na comunidade de Pódoi, Fortim.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/111/056.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/111/056.2018.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvindo o Plenário. na devida forma regimental, requer ao Poder Executivo municipal, bem como a Secretaria de Obras, a construção de 01 (uma) Praça com Academia ao ar livre na Rua Raimundo Sena, próximo ao espaço de eventos da Mazé Cajubar, neste Município.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/40/057.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/40/057.2018.pdf</t>
   </si>
   <si>
     <t>Vem requerer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, requer ao Poder Executivo Municipal, bem como a Secretaria de Obras, a construção de 01 (um) Quiosque substituindo a árvore que se encontra em frente à Praça da Rua da Poeira na Vila de Viçosa, neste Município.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/41/058.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/41/058.2018.pdf</t>
   </si>
   <si>
     <t>Vem requerer a Mesa Diretora, ouvindo o Plenário, na devida forma regimental, que seja solicitado junto ao Poder Executivo Municipal, bem como a Secretaria de Obras, a construção de 01 (um) muro, afim de proporcionar proteção ao posto de saúde da comunidade do Mamoeiro, pertencente a este Município.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/38/059.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/38/059.2018.pdf</t>
   </si>
   <si>
     <t>Requerer, a Mesa Diretora, ouvido o Plenário, na devida forma Regimental, que a Presidência desta Casa Legislativa, encaminhe ofícios para a Superintendência do Departamento Estadual de Trânsito - DETRAN / CE, ao Departamento Estadual de Rodovias - DER, a Casa Civil e a Secretaria das Cidades, para viabilizarem a Implantação de FOTOSSENSORES no trecho da CE 123, que liga os Distritos de Viçosa e Pontal de Maceió, considerando que a CE 123 tem um grande fluxo de Veículos e Pedestres. No entanto o citado trecho não dispõe mais de redutores de velocidade, visto que foram todos retirados.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/42/060.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/42/060.2018.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Audiência Pública para discussão da ampliação de 09 para 11 do número de vagas de Vereadores na Câmara Municipal de Fortim.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/113/061.2018.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/113/061.2018.pdf</t>
   </si>
   <si>
     <t>Requer a mesa diretora, ouvido o plenário, na devida forma regimental que seja solicitada, junto ao Governo Municipal, bem a como a Secretaria de Obras, a Instalação de Iluminação Pública no acesso que da ao Porto de Bateiras, as margens do Rio Jaguaribe, próximo a residência do Sr. João (conhecido como João aleijado), na Comunidade de Barreiras no distrito de Viçosa, pertencente á este Município</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1652,68 +1652,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/578/001.2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/639/001.2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/640/002.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/642/004.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/643/005.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/247/001.2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/248/002.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/249/003.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/250/004.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/251/005.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/252/006.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/253/007.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/254/008.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/255/009.2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/256/010.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/258/011.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/260/012.2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/261/013.2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/262/014.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/263/015.2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/264/016.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/265/017.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/266/018.2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/267/019.2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/268/020.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/269/021.2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/270/022.2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/272/023.2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/273/024.2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/274/025.2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/275/026.2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/276/027.2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/277/028.2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/278/029.2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/644/001.2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/645/002.2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/646/003.2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/647/004.2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/648/005.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/649/006.2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/650/007.2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/651/008.2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/652/009.2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/653/010.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/654/011.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/655/012.2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/656/013.2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/657/014.2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/658/015.2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/659/016.2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/660/017.2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/48/018.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/279/019.2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/114/001.2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/115/002.2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/116/003.2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/117/004.2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/112/001.2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/118/001.2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/19/002.2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/20/003.2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/21/004.2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/22/005.2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/23/006.2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/24/007.2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/25/008.2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/26/009.2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/28/010.2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/29/011.2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/27/012.2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/30/013.2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/31/014.2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/32/015.2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/33/016.2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/34/017.2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/35/018.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/36/019.2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/37/020.2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/75/021.2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/76/022.2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/77/023.2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/78/024.2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/79/025.2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/80/026.2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/81/027.2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/82/028.2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/83/029.2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/84/030.2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/85/031.2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/86/032.2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/87/033.2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/88/034.2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/89/035.2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/90/036.2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/91/037.2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/92/038.2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/93/039.2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/94/040.2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/97/041.2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/96/042.2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/98/043.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/99/044.2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/100/045.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/101/046.2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/102/047.2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/103/048.2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/104/049.2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/105/050.2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/106/051.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/107/052.2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/108/053.2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/109/054.2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/111/056.2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/40/057.2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/41/058.2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/38/059.2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/42/060.2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/113/061.2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/578/001.2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/639/001.2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/640/002.2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/642/004.2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/643/005.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/247/001.2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/248/002.2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/249/003.2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/250/004.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/251/005.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/252/006.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/253/007.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/254/008.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/255/009.2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/256/010.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/258/011.2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/260/012.2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/261/013.2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/262/014.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/263/015.2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/264/016.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/265/017.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/266/018.2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/267/019.2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/268/020.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/269/021.2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/270/022.2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/272/023.2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/273/024.2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/274/025.2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/275/026.2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/276/027.2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/277/028.2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/278/029.2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/644/001.2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/645/002.2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/646/003.2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/647/004.2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/648/005.2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/649/006.2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/650/007.2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/651/008.2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/652/009.2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/653/010.2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/654/011.2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/655/012.2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/656/013.2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/657/014.2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/658/015.2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/659/016.2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/660/017.2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/48/018.2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/279/019.2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/114/001.2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/115/002.2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/116/003.2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/117/004.2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/112/001.2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/118/001.2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/19/002.2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/20/003.2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/21/004.2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/22/005.2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/23/006.2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/24/007.2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/25/008.2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/26/009.2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/28/010.2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/29/011.2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/27/012.2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/30/013.2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/31/014.2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/32/015.2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/33/016.2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/34/017.2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/35/018.2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/36/019.2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/37/020.2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/75/021.2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/76/022.2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/77/023.2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/78/024.2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/79/025.2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/80/026.2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/81/027.2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/82/028.2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/83/029.2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/84/030.2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/85/031.2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/86/032.2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/87/033.2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/88/034.2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/89/035.2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/90/036.2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/91/037.2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/92/038.2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/93/039.2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/94/040.2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/97/041.2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/96/042.2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/98/043.2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/99/044.2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/100/045.2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/101/046.2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/102/047.2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/103/048.2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/104/049.2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/105/050.2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/106/051.2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/107/052.2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/108/053.2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/109/054.2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/111/056.2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/40/057.2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/41/058.2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/38/059.2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/42/060.2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2018/113/061.2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="236.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>