--- v0 (2025-10-17)
+++ v1 (2026-04-26)
@@ -54,390 +54,390 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLEI</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Kath Anne Meira da Silva Simonassi</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/432/003.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/432/003.2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sobre a divulgação do serviço de disque-denuncia nacional de violência contra a mulher, no âmbito do Município de Fortim-CE.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/433/004.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/433/004.2015.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Novembro Azul", dedicado às ações educativas para prevenção do câncer de próstata e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/411/001.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/411/001.2015.pdf</t>
   </si>
   <si>
     <t>Modifica o § 1º do art. 3º do Projeto de Lei nº 001/2015, de autoria do Executivo Municipal, o qual passará a vigorar como paragrafo único.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/412/006.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/412/006.2015.pdf</t>
   </si>
   <si>
     <t>Modifica o inciso IV do art. 7º do Projeto de Lei nº 007/2015, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/416/009.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/416/009.2015.pdf</t>
   </si>
   <si>
     <t>Modifica a digitação do art. 5º do Projeto de Lei nº 015/2015-LDO 2016.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/431/014.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/431/014.2015.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 12 do Projeto de Lei nº 031/2015, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/429/004.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/429/004.2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 61 ao Projeto de Lei de nº 029/2015, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/424/002.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/424/002.2015.pdf</t>
   </si>
   <si>
     <t>Suprime parte do item 8.2.7, fls. 43, do anexo I do Projeto de Lei nº 025/2015.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/419/001.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/419/001.2015.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do art. 5º do Projeto de Lei nº 007/2015.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/422/003.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/422/003.2015.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do § 1º art. 4º do Projeto de Lei nº 009/2015.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/434/004.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/434/004.2015.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Gabinete da Prefeitura Municipal de Fortim bem como à Secretaria de Obras que proceda com a devida autorização para que os moradores da Rua Izabel Monteiro, na localidade da Barra, procedam com a necessidade desobstrução e recuo do muro que guarnece a Caixa D'água ali existente, visto que a mesma não obedece às margens mínimas de recuo das demais residências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/460/005.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/460/005.2015.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Gabinete da Prefeitura Municipal de Fortim bem como à Secretaria de Obras, que seja efetuada a manutenção do Mirante de Fortim, no tocante a limpeza externa e interna, posto que após a passagem do carnaval ocorreu um acúmulo de lixo e muita sujeira em suas margens, de forma que se faz urgente uma mínima manutenção do local.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/462/006.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/462/006.2015.pdf</t>
   </si>
   <si>
     <t>Solicita junto ao Gabinete da Prefeitura Municipal de Fortim, bem como à Secretaria de Obras que proceda com limpeza e capina em toda extensão da frente da quadra da Vila Mota, na localidade de Guajiru.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/465/007.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/465/007.2015.pdf</t>
   </si>
   <si>
     <t>Encaminhe expediente ao Secretário de Obras de Fortim, solicitando com maior brevidade possível a reforma no Parquinho da localidade de Guajiru, pois o mesmo se encontra com alguns brinquedos inativos.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/474/015.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/474/015.2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado junto a Prefeitura Municipal de Fortim, a disponibilização da tecnologia wifi (internet sem fio), nas praças do nosso Município.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/476/016.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/476/016.2015.pdf</t>
   </si>
   <si>
     <t>Seja solicitado junto ao Gabinete da Prefeitura Municipal de Fortim bem como à Secretaria de Obras a recuperação das estradas que liga a Localidade de Guajiru à Pau D'Olho.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/478/017.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/478/017.2015.pdf</t>
   </si>
   <si>
     <t>As sessões das datas de 20 de março e 27 de março de 2015, sejam respectivamente antecipadas para as datas de 18 de março e 24 de março do corrente ano.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/479/018.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/479/018.2015.pdf</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal e a Secretaria de Educação que enviem à Câmara Municipal  explicações a respeito do reajuste dos professores deste município, detalhando  as categorias que foram  e as que não  foram contempladas bem como os respectivos percentuais.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/480/022.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/480/022.2015.pdf</t>
   </si>
   <si>
     <t>Requer que o horário da sessão ordinária a realizar-se no dia 17 de abril de 2015, seja antecipado para as 9h da manhã.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/466/032.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/466/032.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeita Municipal  veja a possibilidade, dentro da condições financeiras do Município, para autorizar as Secretarias de Obras, Meio Ambiente e outras correlatas, a procederem  com a pavimentação  em paralelepípedo e a arborização  em frente ao colégio comunitário da localidade da Barra.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/467/033.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/467/033.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeita Municipal veja a possibilidade, dentro da condições financeiras do Município, para autorizar as Secretarias de Obras, Meio Ambiente e outras correlatas, a procederem com a reforma da Quadra de esportes na comunidade de Campestre, zona rural do Município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/468/034.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/468/034.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeita Municipal, bem como a Secretaria de Obras  para que proceda com a construção de um Chafariz e uma lavanderia comunitária na rua Jorge Ferreira, localidade de Tanque Velho, na Viçosa.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/469/035.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/469/035.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeita Municipal oficie a União, visto que se trata de um bem situado em terreno da Marinha, que tome as devidas providências no tocante a manutenção e revitalização do Farol da Barra, localizado na Praia de Pontal do Maceió, nesta cidade.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/470/037.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/470/037.2015.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal, através do departamento competente, proceda com a manutenção, pintura, troca de lâmpadas queimadas e jardinagem da Praça do Guajiru, nesta cidade.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/</t>
+    <t>http://sapl.fortim.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Requer, que não seja realizada sessão ordinária no dia 16/10/2015, devido ao mês comportar 5 sessões ordinárias.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/472/041.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/472/041.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Sessão Ordinária agendada para o dia 09/10/2015, seja antecipada para o dia 08/10/2015, em decorrência do feriado  do dia da Padroeira do Brasil.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/473/049.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/473/049.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal em conjunto com a Secretaria de Obras realize o reparo imediato das lâmpadas de postes da rua Daminhão Jorge, localidade de Pontal de Maceió.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/475/051.2015.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/475/051.2015.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeita Municipal, em conjunto com a Secretaria de Obras proceda com a recuperação e a retirada do acúmulo de areia nas proximidades das barracas do Canto da Barra, mais precisamente até a barraca do Sr. Hélio, na localidade da Barra.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -744,68 +744,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/432/003.2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/433/004.2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/411/001.2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/412/006.2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/416/009.2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/431/014.2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/429/004.2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/424/002.2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/419/001.2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/422/003.2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/434/004.2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/460/005.2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/462/006.2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/465/007.2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/474/015.2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/476/016.2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/478/017.2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/479/018.2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/480/022.2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/466/032.2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/467/033.2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/468/034.2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/469/035.2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/470/037.2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/472/041.2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/473/049.2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/475/051.2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/432/003.2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/433/004.2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/411/001.2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/412/006.2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/416/009.2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/431/014.2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/429/004.2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/424/002.2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/419/001.2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/422/003.2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/434/004.2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/460/005.2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/462/006.2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/465/007.2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/474/015.2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/476/016.2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/478/017.2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/479/018.2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/480/022.2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/466/032.2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/467/033.2015.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/468/034.2015.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/469/035.2015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/470/037.2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/472/041.2015.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/473/049.2015.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2015/475/051.2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>