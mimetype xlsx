--- v0 (2025-10-17)
+++ v1 (2026-06-10)
@@ -54,177 +54,177 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Christian Chianca Pereira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/400/001.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/400/001.2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do art. 20 e das seções VI e VII do Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Kath Anne Meira da Silva Simonassi</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/401/002.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/401/002.2014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar campanha de incentivo aos grêmios estudantis a ser aplicada em todas as unidades escolares da rede municipal de ensino de Fortim-CE.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/402/003.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/402/003.2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de uniformes escolares aos alunos da rede pública do ensino fundamental do município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/403/004.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/403/004.2014.pdf</t>
   </si>
   <si>
     <t>Cria o programa de Educação Antidrogas na rede pública de ensino do Município de Fortim e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/404/004.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/404/004.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Prefeitura Municipal para que proceda em regime de urgência com ingresso da Ação de Usucapião, objetivando a regulamentação, oficialização e escrituração pública do imóvel, o qual seja terreno situado em Guajiru, onde há mais de 20 (vinte) anos a população utiliza campo de futebol, sendo aquela a principal fonte de lazer daquela localidade.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/405/023.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/405/023.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Executivo Municipal de Fortim, para que através do departamento competente, proceda com a instalação dos bancos da praça, bem como com manutenção, pintura, troca de lâmpadas queimadas e jardinagem da Praça do Guajiru, nesta oportunidade, solicito ainda que seja instalado ou reformado os bancos que já existem na referida praça.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/406/025.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/406/025.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Executivo Municipal, reiterando solicitação para que através do departamento competente, providenciando estudo técnico sobre a viabilidade da construção de redutor de velocidade na localidade de Oitizeiro.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/407/030.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/407/030.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Executivo Municipal de Fortim por meio de sua Secretaria de Obras faça a manutenção da iluminação da praça da localidade de Pontal do Maceió e os necessários devidos reparos.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/408/031.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/408/031.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Executivo Municipal de Fortim por meio de sua Secretaria de Obras, solução para uma cacimba existente nas proximidades do Clube de Deth em Pontal de Maceió, que se encontra aberta, pede-se que se resolva em regime de urgência.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/409/034.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/409/034.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Executivo Municipal de Fortim por meio de sua Secretaria de Obras que proceda com o reparo na iluminação pública da estrada da Capivara, na localidade de Guajiru, pois se encontra totalmente no escuro.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/410/035.2014.pdf</t>
+    <t>http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/410/035.2014.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Executivo Municipal de Fortim por meio de sua Secretaria de Obras que proceda com o reparo no calçamento da Rua Josefina Lopes, em Pontal de Maceió Fortim-CE, pois a rua encontra-se com bastantes buracos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,68 +531,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/400/001.2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/401/002.2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/402/003.2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/403/004.2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/404/004.2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/405/023.2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/406/025.2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/407/030.2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/408/031.2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/409/034.2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/410/035.2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/400/001.2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/401/002.2014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/402/003.2014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/403/004.2014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/404/004.2014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/405/023.2014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/406/025.2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/407/030.2014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/408/031.2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/409/034.2014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fortim.ce.leg.br/media/sapl/public/materialegislativa/2014/410/035.2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>